--- v0 (2026-02-23)
+++ v1 (2026-04-18)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="532" uniqueCount="532">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="534">
   <si>
     <t>ParentID</t>
   </si>
   <si>
     <t>Код специальности, направления подготовки, шифр группы научных специальностей</t>
   </si>
   <si>
     <t>Наименование профессии, специальности, направления подготовки, наименование группы научных специальностей</t>
   </si>
   <si>
     <t>Образовательная программа, направленность, профиль, шифр и наименование научной специальности</t>
   </si>
   <si>
     <t>Уровень образования</t>
   </si>
   <si>
     <t>Форма обучения</t>
   </si>
   <si>
     <t>Нормативный срок обучения</t>
   </si>
   <si>
     <t>Срок действия государственной аккредитации образовательной программы (при наличии государственной аккредитации)</t>
   </si>
   <si>
@@ -1496,135 +1496,141 @@
   <si>
     <t>Материаловедение</t>
   </si>
   <si>
     <t>2.6.3</t>
   </si>
   <si>
     <t>2.8.2</t>
   </si>
   <si>
     <t>2.8.4</t>
   </si>
   <si>
     <t>2.8.5</t>
   </si>
   <si>
     <t>Строительство и эксплуатация нефтегазопроводов, баз и хранилищ</t>
   </si>
   <si>
     <t>5.2.2</t>
   </si>
   <si>
     <t>Математические, статистические и инструментальные методы в экономике</t>
   </si>
   <si>
+    <t>5.2.3</t>
+  </si>
+  <si>
+    <t>Региональная и отраслевая экономика</t>
+  </si>
+  <si>
     <t>5.2.6</t>
   </si>
   <si>
     <t>5.7.1</t>
   </si>
   <si>
     <t>5.7.7</t>
   </si>
   <si>
     <t>Социальная и политическая философия</t>
   </si>
   <si>
     <t>5.7.8</t>
   </si>
   <si>
     <t>Философская антропология, философия культуры</t>
   </si>
   <si>
     <t>07.02.01</t>
   </si>
   <si>
     <t>Среднее профессиональное образование</t>
   </si>
   <si>
     <t>2 года 10 месяцев</t>
   </si>
   <si>
+    <t>08.02.01</t>
+  </si>
+  <si>
+    <t>Строительство и эксплуатация зданий и сооружений</t>
+  </si>
+  <si>
+    <t>3 года 10 месяцев</t>
+  </si>
+  <si>
+    <t>08.02.02</t>
+  </si>
+  <si>
+    <t>Строительство и эксплуатация инженерных сооружений</t>
+  </si>
+  <si>
+    <t>08.02.08</t>
+  </si>
+  <si>
+    <t>Монтаж и эксплуатация оборудования и систем газоснабжения</t>
+  </si>
+  <si>
+    <t>08.02.12</t>
+  </si>
+  <si>
+    <t>СТРОИТЕЛЬСТВО И ЭКСПЛУАТАЦИЯ АВТОМОБИЛЬНЫХ ДОРОГ, АЭРОДРОМОВ И ГОРОДСКИХ ПУТЕЙ СООБЩЕНИЯ</t>
+  </si>
+  <si>
+    <t>08.02.13</t>
+  </si>
+  <si>
+    <t>МОНТАЖ И ЭКСПЛУАТАЦИЯ ВНУТРЕННИХ САНТЕХНИЧЕСКИХ УСТРОЙСТВ, КОНДИЦИОНИРОВАНИЯ ВОЗДУХА И ВЕНТИЛЯЦИИ</t>
+  </si>
+  <si>
+    <t>09.02.07</t>
+  </si>
+  <si>
+    <t>Информационные системы и программирование</t>
+  </si>
+  <si>
+    <t>13.02.12</t>
+  </si>
+  <si>
+    <t>Электрические станции, сети, их релейная защита и автоматизация</t>
+  </si>
+  <si>
+    <t>Временная государственная аккредитация до 10.09.2027</t>
+  </si>
+  <si>
+    <t>15.02.16</t>
+  </si>
+  <si>
+    <t>20.02.01</t>
+  </si>
+  <si>
+    <t>ЭКОЛОГИЧЕСКАЯ БЕЗОПАСНОСТЬ ПРИРОДНЫХ КОМПЛЕКСОВ</t>
+  </si>
+  <si>
     <t>1 год 10 месяцев</t>
-  </si>
-[...55 lines deleted...]
-    <t>ЭКОЛОГИЧЕСКАЯ БЕЗОПАСНОСТЬ ПРИРОДНЫХ КОМПЛЕКСОВ</t>
   </si>
   <si>
     <t>21.02.19</t>
   </si>
   <si>
     <t>Землеустройство</t>
   </si>
   <si>
     <t>35.02.12</t>
   </si>
   <si>
     <t>Садово-парковое и ландшафтное строительство</t>
   </si>
   <si>
     <t>Временная государственная аккредитация до 04.07.2027</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Основная образовательная программа среднего общего образования общеобразовательного архитектурно-технического лицея СамГТУ</t>
   </si>
   <si>
     <t>Среднее общее образование</t>
   </si>
@@ -1666,51 +1672,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J370"/>
+  <dimension ref="A1:J367"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="37" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="56" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -12852,683 +12858,595 @@
       </c>
       <c r="D349" t="s">
         <v>494</v>
       </c>
       <c r="E349" t="s">
         <v>367</v>
       </c>
       <c r="F349" t="s">
         <v>13</v>
       </c>
       <c r="G349" t="s">
         <v>386</v>
       </c>
       <c r="H349" t="s">
         <v>15</v>
       </c>
       <c r="I349" t="s">
         <v>16</v>
       </c>
       <c r="J349" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
-        <v>72226</v>
+        <v>77363</v>
       </c>
       <c r="B350" t="s" s="2">
         <v>495</v>
       </c>
       <c r="C350" t="s">
-        <v>192</v>
+        <v>496</v>
       </c>
       <c r="D350" t="s">
-        <v>192</v>
+        <v>496</v>
       </c>
       <c r="E350" t="s">
         <v>367</v>
       </c>
       <c r="F350" t="s">
         <v>13</v>
       </c>
       <c r="G350" t="s">
         <v>386</v>
       </c>
       <c r="H350" t="s">
         <v>15</v>
       </c>
       <c r="I350" t="s">
         <v>16</v>
       </c>
       <c r="J350" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
-        <v>64289</v>
+        <v>72226</v>
       </c>
       <c r="B351" t="s" s="2">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C351" t="s">
-        <v>428</v>
+        <v>192</v>
       </c>
       <c r="D351" t="s">
-        <v>428</v>
+        <v>192</v>
       </c>
       <c r="E351" t="s">
         <v>367</v>
       </c>
       <c r="F351" t="s">
         <v>13</v>
       </c>
       <c r="G351" t="s">
         <v>386</v>
       </c>
       <c r="H351" t="s">
         <v>15</v>
       </c>
       <c r="I351" t="s">
         <v>16</v>
       </c>
       <c r="J351" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
-        <v>64288</v>
+        <v>64289</v>
       </c>
       <c r="B352" t="s" s="2">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="C352" t="s">
-        <v>498</v>
+        <v>428</v>
       </c>
       <c r="D352" t="s">
-        <v>498</v>
+        <v>428</v>
       </c>
       <c r="E352" t="s">
         <v>367</v>
       </c>
       <c r="F352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
         <v>386</v>
       </c>
       <c r="H352" t="s">
         <v>15</v>
       </c>
       <c r="I352" t="s">
         <v>16</v>
       </c>
       <c r="J352" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="353">
       <c r="A353">
-        <v>64287</v>
+        <v>64288</v>
       </c>
       <c r="B353" t="s" s="2">
         <v>499</v>
       </c>
       <c r="C353" t="s">
         <v>500</v>
       </c>
       <c r="D353" t="s">
         <v>500</v>
       </c>
       <c r="E353" t="s">
         <v>367</v>
       </c>
       <c r="F353" t="s">
         <v>13</v>
       </c>
       <c r="G353" t="s">
         <v>386</v>
       </c>
       <c r="H353" t="s">
         <v>15</v>
       </c>
       <c r="I353" t="s">
         <v>16</v>
       </c>
       <c r="J353" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="354">
       <c r="A354">
-        <v>70032</v>
+        <v>64287</v>
       </c>
       <c r="B354" t="s" s="2">
         <v>501</v>
       </c>
       <c r="C354" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D354"/>
+        <v>502</v>
+      </c>
+      <c r="D354" t="s">
+        <v>502</v>
+      </c>
       <c r="E354" t="s">
-        <v>502</v>
+        <v>367</v>
       </c>
       <c r="F354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>503</v>
+        <v>386</v>
       </c>
       <c r="H354" t="s">
         <v>15</v>
       </c>
       <c r="I354" t="s">
         <v>16</v>
       </c>
       <c r="J354" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
-        <v>72260</v>
+        <v>70032</v>
       </c>
       <c r="B355" t="s" s="2">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C355" t="s">
         <v>26</v>
       </c>
       <c r="D355"/>
       <c r="E355" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H355" t="s">
         <v>15</v>
       </c>
       <c r="I355" t="s">
         <v>16</v>
       </c>
       <c r="J355" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>72245</v>
       </c>
       <c r="B356" t="s" s="2">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C356" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D356"/>
       <c r="E356" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H356" t="s">
         <v>15</v>
       </c>
       <c r="I356" t="s">
         <v>16</v>
       </c>
       <c r="J356" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
-        <v>72652</v>
+        <v>72437</v>
       </c>
       <c r="B357" t="s" s="2">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C357" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="D357"/>
       <c r="E357" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F357" t="s">
         <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="H357" t="s">
         <v>15</v>
       </c>
       <c r="I357" t="s">
         <v>16</v>
       </c>
       <c r="J357" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="358">
       <c r="A358">
-        <v>72437</v>
+        <v>72242</v>
       </c>
       <c r="B358" t="s" s="2">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C358" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="D358"/>
       <c r="E358" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H358" t="s">
         <v>15</v>
       </c>
       <c r="I358" t="s">
         <v>16</v>
       </c>
       <c r="J358" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="359">
       <c r="A359">
-        <v>72242</v>
+        <v>72259</v>
       </c>
       <c r="B359" t="s" s="2">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="C359" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D359"/>
       <c r="E359" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F359" t="s">
         <v>13</v>
       </c>
       <c r="G359" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H359" t="s">
         <v>15</v>
       </c>
       <c r="I359" t="s">
         <v>16</v>
       </c>
       <c r="J359" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="360">
       <c r="A360">
-        <v>72243</v>
+        <v>72438</v>
       </c>
       <c r="B360" t="s" s="2">
-        <v>510</v>
+        <v>515</v>
       </c>
       <c r="C360" t="s">
-        <v>511</v>
+        <v>516</v>
       </c>
       <c r="D360"/>
       <c r="E360" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F360" t="s">
         <v>13</v>
       </c>
       <c r="G360" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="H360" t="s">
         <v>15</v>
       </c>
       <c r="I360" t="s">
         <v>16</v>
       </c>
       <c r="J360" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="361">
       <c r="A361">
-        <v>72259</v>
+        <v>70025</v>
       </c>
       <c r="B361" t="s" s="2">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="C361" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="D361"/>
       <c r="E361" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F361" t="s">
         <v>13</v>
       </c>
       <c r="G361" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H361" t="s">
         <v>15</v>
       </c>
       <c r="I361" t="s">
         <v>16</v>
       </c>
       <c r="J361" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
-        <v>72438</v>
+        <v>70031</v>
       </c>
       <c r="B362" t="s" s="2">
-        <v>514</v>
+        <v>519</v>
       </c>
       <c r="C362" t="s">
-        <v>515</v>
+        <v>520</v>
       </c>
       <c r="D362"/>
       <c r="E362" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F362" t="s">
         <v>13</v>
       </c>
       <c r="G362" t="s">
-        <v>503</v>
+        <v>508</v>
       </c>
       <c r="H362" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="I362" t="s">
         <v>16</v>
       </c>
       <c r="J362" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="363">
       <c r="A363">
-        <v>70025</v>
+        <v>70030</v>
       </c>
       <c r="B363" t="s" s="2">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C363" t="s">
-        <v>517</v>
+        <v>106</v>
       </c>
       <c r="D363"/>
       <c r="E363" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F363" t="s">
         <v>13</v>
       </c>
       <c r="G363" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H363" t="s">
         <v>15</v>
       </c>
       <c r="I363" t="s">
         <v>16</v>
       </c>
       <c r="J363" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
-        <v>70031</v>
+        <v>72665</v>
       </c>
       <c r="B364" t="s" s="2">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="C364" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D364"/>
       <c r="E364" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F364" t="s">
         <v>13</v>
       </c>
       <c r="G364" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="H364" t="s">
-        <v>520</v>
+        <v>15</v>
       </c>
       <c r="I364" t="s">
         <v>16</v>
       </c>
       <c r="J364" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="365">
       <c r="A365">
-        <v>70030</v>
+        <v>70035</v>
       </c>
       <c r="B365" t="s" s="2">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="C365" t="s">
-        <v>106</v>
+        <v>527</v>
       </c>
       <c r="D365"/>
       <c r="E365" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F365" t="s">
         <v>13</v>
       </c>
       <c r="G365" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H365" t="s">
         <v>15</v>
       </c>
       <c r="I365" t="s">
         <v>16</v>
       </c>
       <c r="J365" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="366">
       <c r="A366">
-        <v>72665</v>
+        <v>72201</v>
       </c>
       <c r="B366" t="s" s="2">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="C366" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="D366"/>
       <c r="E366" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="F366" t="s">
         <v>13</v>
       </c>
       <c r="G366" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H366" t="s">
-        <v>15</v>
+        <v>530</v>
       </c>
       <c r="I366" t="s">
         <v>16</v>
       </c>
       <c r="J366" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="367">
       <c r="A367">
-        <v>70034</v>
+        <v>51815</v>
       </c>
       <c r="B367" t="s" s="2">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="C367" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="D367"/>
       <c r="E367" t="s">
-        <v>502</v>
+        <v>533</v>
       </c>
       <c r="F367" t="s">
         <v>13</v>
       </c>
       <c r="G367" t="s">
-        <v>503</v>
+        <v>220</v>
       </c>
       <c r="H367" t="s">
         <v>15</v>
       </c>
       <c r="I367" t="s">
         <v>16</v>
       </c>
       <c r="J367" t="s">
-        <v>368</v>
-[...88 lines deleted...]
-      <c r="J370" t="s">
         <v>368</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>