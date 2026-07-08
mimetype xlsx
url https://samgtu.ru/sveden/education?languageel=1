--- v1 (2026-04-18)
+++ v2 (2026-07-08)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="534">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="525">
   <si>
     <t>ParentID</t>
   </si>
   <si>
     <t>Код специальности, направления подготовки, шифр группы научных специальностей</t>
   </si>
   <si>
     <t>Наименование профессии, специальности, направления подготовки, наименование группы научных специальностей</t>
   </si>
   <si>
     <t>Образовательная программа, направленность, профиль, шифр и наименование научной специальности</t>
   </si>
   <si>
     <t>Уровень образования</t>
   </si>
   <si>
     <t>Форма обучения</t>
   </si>
   <si>
     <t>Нормативный срок обучения</t>
   </si>
   <si>
     <t>Срок действия государственной аккредитации образовательной программы (при наличии государственной аккредитации)</t>
   </si>
   <si>
@@ -86,50 +86,59 @@
   <si>
     <t>Да</t>
   </si>
   <si>
     <t>04.03.01</t>
   </si>
   <si>
     <t>Химия</t>
   </si>
   <si>
     <t>Органическая и биоорганическая химия</t>
   </si>
   <si>
     <t>Аналитическая химия</t>
   </si>
   <si>
     <t>04.03.02</t>
   </si>
   <si>
     <t>Химия, физика и механика материалов</t>
   </si>
   <si>
     <t>Функциональные, конструкционные материалы и наноматериалы</t>
   </si>
   <si>
+    <t>05.03.06</t>
+  </si>
+  <si>
+    <t>ЭКОЛОГИЯ И ПРИРОДОПОЛЬЗОВАНИЕ</t>
+  </si>
+  <si>
+    <t>Экономика природопользования</t>
+  </si>
+  <si>
     <t>07.03.01</t>
   </si>
   <si>
     <t>Архитектура</t>
   </si>
   <si>
     <t>Архитектурное проектирование (АЖОЗ)</t>
   </si>
   <si>
     <t>5 лет</t>
   </si>
   <si>
     <t>Архитектурное проектирование (Арх)</t>
   </si>
   <si>
     <t>Архитектурное проектирование (РиРАН)</t>
   </si>
   <si>
     <t>Архитектурное проектирование (ГС)</t>
   </si>
   <si>
     <t>07.03.02</t>
   </si>
   <si>
     <t>Реконструкция и реставрация архитектурного наследия</t>
@@ -545,50 +554,59 @@
   <si>
     <t>Управление качеством</t>
   </si>
   <si>
     <t>Управление качеством в строительстве</t>
   </si>
   <si>
     <t>27.03.03</t>
   </si>
   <si>
     <t>Системный анализ и управление</t>
   </si>
   <si>
     <t>27.03.04</t>
   </si>
   <si>
     <t>Управление в технических системах</t>
   </si>
   <si>
     <t>Управление и информатика в технических системах</t>
   </si>
   <si>
     <t>Автономные информационные и управляющие системы</t>
   </si>
   <si>
+    <t>27.03.05</t>
+  </si>
+  <si>
+    <t>Инноватика</t>
+  </si>
+  <si>
+    <t>Управление инновациями и технологическими проектами</t>
+  </si>
+  <si>
     <t>29.03.04</t>
   </si>
   <si>
     <t>Технология художественной обработки материалов</t>
   </si>
   <si>
     <t>Технологии промышленного дизайна</t>
   </si>
   <si>
     <t>Технология создания художественных изделий</t>
   </si>
   <si>
     <t>29.03.05</t>
   </si>
   <si>
     <t>Конструирование изделий легкой промышленности</t>
   </si>
   <si>
     <t>Конструирование и дизайн одежды</t>
   </si>
   <si>
     <t>35.03.10</t>
   </si>
   <si>
     <t>Ландшафтная архитектура</t>
@@ -815,137 +833,140 @@
   <si>
     <t>12.04.01</t>
   </si>
   <si>
     <t>Неразрушающий контроль, техническая диагностика объектов нефтегазовой отрасли</t>
   </si>
   <si>
     <t>13.04.01</t>
   </si>
   <si>
     <t>Цифровое моделирование систем и сервисов интеллектуальной энергетики</t>
   </si>
   <si>
     <t>Тепловые электрические станции, их энергетические системы и агрегаты</t>
   </si>
   <si>
     <t>Проектирование, эксплуатация и инжиниринг систем энергоснабжения</t>
   </si>
   <si>
     <t>Оптимизация и интеллектуализация автоматизированных процессов управления в теплоэнергетике и энерготехнологиях</t>
   </si>
   <si>
     <t>13.04.02</t>
   </si>
   <si>
+    <t>Современные технологии в электромеханике и автоматизированном электроприводе</t>
+  </si>
+  <si>
+    <t>Релейная защита, автоматизация и управление режимами электроэнергетических систем</t>
+  </si>
+  <si>
     <t>Оптимизация систем электроснабжения и повышение их эффективности</t>
   </si>
   <si>
-    <t>Современные технологии в электромеханике и автоматизированном электроприводе</t>
-[...4 lines deleted...]
-  <si>
     <t>Интеллектуальные городские энергетические системы</t>
   </si>
   <si>
     <t>Управление объектами электроэнергетических систем</t>
   </si>
   <si>
     <t>Инновационная кабельная техника, изоляционные комплексы и системы</t>
   </si>
   <si>
     <t>15.04.04</t>
   </si>
   <si>
     <t>Интеллектуальные системы мониторинга состояния сложных инфраструктурных объектов</t>
   </si>
   <si>
     <t>15.04.05</t>
   </si>
   <si>
     <t>18.04.01</t>
   </si>
   <si>
     <t>Интенсификация процессов нефтепереработки и нефтехимии</t>
   </si>
   <si>
     <t>Технология органических веществ</t>
   </si>
   <si>
     <t>Перспективные газохимические технологии</t>
   </si>
   <si>
     <t>18.04.02</t>
   </si>
   <si>
     <t>Промышленная экология и рациональное использование природных ресурсов</t>
   </si>
   <si>
     <t>19.04.01</t>
   </si>
   <si>
     <t>Биотехнология функциональных продуктов питания и биологически активных веществ</t>
   </si>
   <si>
+    <t>2 года 3 месяца</t>
+  </si>
+  <si>
     <t>19.04.04</t>
   </si>
   <si>
     <t>Технология создания новых продуктов общественного питания</t>
   </si>
   <si>
     <t>20.04.01</t>
   </si>
   <si>
     <t>Инженерная защита окружающей среды и рациональное использование природных ресурсов</t>
   </si>
   <si>
     <t>Мониторинг территорий с высокой антропогенной нагрузкой</t>
   </si>
   <si>
     <t>Пожарная и промышленная безопасность объектов нефтегазовой отрасли</t>
   </si>
   <si>
     <t>Техносферная безопасность в нефтегазовой отрасли</t>
   </si>
   <si>
     <t>21.04.01</t>
   </si>
   <si>
     <t>Разработка нефтяных месторождений</t>
   </si>
   <si>
+    <t>Строительство наклонно-направленных и горизонтальных скважин</t>
+  </si>
+  <si>
+    <t>Управление проектами в нефтегазовом комплексе</t>
+  </si>
+  <si>
     <t>Трубопроводный транспорт углеводородов</t>
   </si>
   <si>
-    <t>Строительство наклонно-направленных и горизонтальных скважин</t>
-[...4 lines deleted...]
-  <si>
     <t>Инновационное развитие в нефтегазовой отрасли, технологический надзор и контроль</t>
   </si>
   <si>
     <t>22.04.01</t>
   </si>
   <si>
     <t>Технологии самораспространяющегося высокотемпературного синтеза порошковых и композиционных наноматериалов и нанопокрытий</t>
   </si>
   <si>
     <t>22.04.02</t>
   </si>
   <si>
     <t>Литейно-металлургические процессы и технологии</t>
   </si>
   <si>
     <t>23.04.01</t>
   </si>
   <si>
     <t>Безопасность эксплуатации систем транспорта</t>
   </si>
   <si>
     <t>27.04.02</t>
   </si>
   <si>
     <t>Интегрированные системы менеджмента энергонасыщенных производств</t>
@@ -962,68 +983,62 @@
   <si>
     <t>38.04.02</t>
   </si>
   <si>
     <t>Стратегический менеджмент в отраслях топливно-энергетического комплекса</t>
   </si>
   <si>
     <t>38.04.03</t>
   </si>
   <si>
     <t>38.04.04</t>
   </si>
   <si>
     <t>Управление государственными и муниципальными учреждениями и предприятиями</t>
   </si>
   <si>
     <t>44.04.01</t>
   </si>
   <si>
     <t>Педагогическое образование</t>
   </si>
   <si>
     <t>Педагогические инновации в международном образовательном пространстве</t>
   </si>
   <si>
-    <t>Временная государственная аккредитация до 05.03.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Теория и методика обучения иностранным языкам</t>
   </si>
   <si>
     <t>44.04.04</t>
   </si>
   <si>
     <t>Теория, методика и инновационные технологии преподавания физики</t>
   </si>
   <si>
     <t>Инновационные цифровые технологии профессионального образования в области электроэнергетики и электротехники</t>
   </si>
   <si>
-    <t>Отсутствует</t>
-[...1 lines deleted...]
-  <si>
     <t>54.04.01</t>
   </si>
   <si>
     <t>04.05.01</t>
   </si>
   <si>
     <t>Фундаментальная и прикладная химия</t>
   </si>
   <si>
     <t>Органическая химия</t>
   </si>
   <si>
     <t>Специалитет</t>
   </si>
   <si>
     <t>Фармацевтическая химия</t>
   </si>
   <si>
     <t>08.05.01</t>
   </si>
   <si>
     <t>Строительство уникальных зданий и сооружений</t>
   </si>
   <si>
     <t>Строительство высотных и большепролётных зданий и сооружений</t>
@@ -1157,374 +1172,332 @@
   <si>
     <t>08.06.01</t>
   </si>
   <si>
     <t>Техника и технологии строительства</t>
   </si>
   <si>
     <t>Теплоснабжение, вентиляция, кондиционирование воздуха, газоснабжение и освещение</t>
   </si>
   <si>
     <t>Строительные материалы и изделия</t>
   </si>
   <si>
     <t>Строительные конструкции, здания и сооружения</t>
   </si>
   <si>
     <t>09.06.01</t>
   </si>
   <si>
     <t>Математическое моделирование, численные методы и комплексы программ</t>
   </si>
   <si>
     <t>Вычислительные машины, комплексы и компьютерные сети</t>
   </si>
   <si>
+    <t>13.06.01</t>
+  </si>
+  <si>
+    <t>Электро- и теплотехника</t>
+  </si>
+  <si>
+    <t>Электротехнология</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Промышленная теплоэнергетика </t>
+  </si>
+  <si>
+    <t>14.06.01</t>
+  </si>
+  <si>
+    <t>Ядерная, тепловая и возобновляемая энергетика и сопутствующие технологии</t>
+  </si>
+  <si>
+    <t>15.06.01</t>
+  </si>
+  <si>
+    <t>Машины, агрегаты и процессы (нефтегазовая промышленность)</t>
+  </si>
+  <si>
+    <t>Технология и оборудование механической и физико-технической обработки</t>
+  </si>
+  <si>
+    <t>18.06.01</t>
+  </si>
+  <si>
+    <t>Химическая технология топлива и высокоэнергетических веществ (Технология нефти)</t>
+  </si>
+  <si>
+    <t>Химическая технология топлива и высокоэнергетических веществ (Технология специальных продуктов)</t>
+  </si>
+  <si>
+    <t>19.06.01</t>
+  </si>
+  <si>
+    <t>Промышленная экология и биотехнологии</t>
+  </si>
+  <si>
+    <t>Экология (в нефтегазовой отрасли; в химии и нефтехимии)</t>
+  </si>
+  <si>
+    <t>20.06.01</t>
+  </si>
+  <si>
+    <t>Охрана труда (в промышленности)</t>
+  </si>
+  <si>
+    <t>22.06.01</t>
+  </si>
+  <si>
+    <t>Технологии материалов</t>
+  </si>
+  <si>
+    <t>Литейное производство</t>
+  </si>
+  <si>
+    <t>38.06.01</t>
+  </si>
+  <si>
+    <t>44.06.01</t>
+  </si>
+  <si>
+    <t>Образование и педагогические науки</t>
+  </si>
+  <si>
+    <t>Теория и методика професионального образования</t>
+  </si>
+  <si>
+    <t>3 года</t>
+  </si>
+  <si>
+    <t>47.06.01</t>
+  </si>
+  <si>
+    <t>Философия, этика и религиоведение</t>
+  </si>
+  <si>
+    <t>Социальная философия</t>
+  </si>
+  <si>
+    <t>Онтология и теория познания</t>
+  </si>
+  <si>
+    <t>1.1.2</t>
+  </si>
+  <si>
+    <t>Дифференциальные уравнения и математическая физика</t>
+  </si>
+  <si>
+    <t>1.1.8</t>
+  </si>
+  <si>
+    <t>Механика деформируемого твердого тела</t>
+  </si>
+  <si>
+    <t>1.1.8.</t>
+  </si>
+  <si>
+    <t>1.2.2</t>
+  </si>
+  <si>
+    <t>1.3.17</t>
+  </si>
+  <si>
+    <t>1.4.1</t>
+  </si>
+  <si>
+    <t>Неорганическая химия</t>
+  </si>
+  <si>
+    <t>1.4.12</t>
+  </si>
+  <si>
+    <t>1.4.2</t>
+  </si>
+  <si>
+    <t>1.4.3</t>
+  </si>
+  <si>
+    <t>1.4.4</t>
+  </si>
+  <si>
+    <t>1.4.4.</t>
+  </si>
+  <si>
+    <t>1.5.15</t>
+  </si>
+  <si>
+    <t>Экология</t>
+  </si>
+  <si>
+    <t>1.6.11</t>
+  </si>
+  <si>
+    <t>Геология, поиски, разведка и эксплуатация нефтяных и газовых месторождений</t>
+  </si>
+  <si>
+    <t>1.6.21</t>
+  </si>
+  <si>
+    <t>Геоэкология</t>
+  </si>
+  <si>
+    <t>2.1.1</t>
+  </si>
+  <si>
+    <t>2.1.11</t>
+  </si>
+  <si>
+    <t>Теория и история архитектуры, реставрация и реконструкция историко-архитектурного наследия</t>
+  </si>
+  <si>
+    <t>2.1.3</t>
+  </si>
+  <si>
+    <t>2.1.4</t>
+  </si>
+  <si>
+    <t>Водоснабжение, канализация, строительные системы охраны водных ресурсов</t>
+  </si>
+  <si>
+    <t>2.2.11</t>
+  </si>
+  <si>
+    <t>Информационно-измерительные и управляющие системы</t>
+  </si>
+  <si>
+    <t>2.2.9</t>
+  </si>
+  <si>
+    <t>Проектирование и технология приборостроения и радиоэлектронной аппаратуры</t>
+  </si>
+  <si>
+    <t>2.3.1</t>
+  </si>
+  <si>
+    <t>Системный анализ, управление и обработка информации, статистика</t>
+  </si>
+  <si>
+    <t>2.3.3</t>
+  </si>
+  <si>
     <t>Автоматизация и управление технологическими процессами и производствами</t>
   </si>
   <si>
-    <t>12.06.01</t>
-[...17 lines deleted...]
-    <t>Электромеханика и электрические аппараты</t>
+    <t>2.3.4</t>
+  </si>
+  <si>
+    <t>Управление в организационных системах</t>
+  </si>
+  <si>
+    <t>2.3.5</t>
+  </si>
+  <si>
+    <t>Математическое и программное обеспечение вычислительных систем, комплексов и компьютерных сетей</t>
+  </si>
+  <si>
+    <t>2.3.6</t>
+  </si>
+  <si>
+    <t>Методы и системы защиты информации, информационная безопасность</t>
+  </si>
+  <si>
+    <t>2.4.2</t>
   </si>
   <si>
     <t>Электротехнические комплексы и системы</t>
   </si>
   <si>
-    <t>Электрические станции и электроэнергетические системы</t>
-[...53 lines deleted...]
-    <t>Геология, разведка и разработка полезных ископаемых</t>
+    <t>2.4.3</t>
+  </si>
+  <si>
+    <t>Электроэнергетика</t>
+  </si>
+  <si>
+    <t>2.4.4</t>
+  </si>
+  <si>
+    <t>Электротехнология и электрофизика</t>
+  </si>
+  <si>
+    <t>2.4.5</t>
+  </si>
+  <si>
+    <t>Энергетические системы и комплексы</t>
+  </si>
+  <si>
+    <t>2.4.6</t>
+  </si>
+  <si>
+    <t>Теоретическая и прикладная теплотехника</t>
+  </si>
+  <si>
+    <t>2.5.21</t>
+  </si>
+  <si>
+    <t>Машины, агрегаты и технологические процессы</t>
+  </si>
+  <si>
+    <t>2.5.22</t>
+  </si>
+  <si>
+    <t>Управление качеством продукции. Стандартизация. Организация производства</t>
+  </si>
+  <si>
+    <t>2.5.5</t>
+  </si>
+  <si>
+    <t>2.5.6</t>
+  </si>
+  <si>
+    <t>2.6.11.</t>
+  </si>
+  <si>
+    <t>Технология и переработка синтетических и природных полимеров и композитов</t>
+  </si>
+  <si>
+    <t>2.6.12</t>
+  </si>
+  <si>
+    <t>Химическая технология топлива и высокоэнергетических веществ (технология нефти)</t>
+  </si>
+  <si>
+    <t>2.6.17</t>
+  </si>
+  <si>
+    <t>Материаловедение</t>
+  </si>
+  <si>
+    <t>2.6.3</t>
+  </si>
+  <si>
+    <t>2.8.2</t>
   </si>
   <si>
     <t>Технология бурения и освоения скважин</t>
   </si>
   <si>
-    <t>22.06.01</t>
-[...235 lines deleted...]
-  <si>
     <t>2.8.4</t>
   </si>
   <si>
     <t>2.8.5</t>
   </si>
   <si>
     <t>Строительство и эксплуатация нефтегазопроводов, баз и хранилищ</t>
   </si>
   <si>
     <t>5.2.2</t>
   </si>
   <si>
     <t>Математические, статистические и инструментальные методы в экономике</t>
   </si>
   <si>
     <t>5.2.3</t>
   </si>
   <si>
     <t>Региональная и отраслевая экономика</t>
   </si>
   <si>
     <t>5.2.6</t>
   </si>
   <si>
     <t>5.7.1</t>
@@ -1559,78 +1532,78 @@
   <si>
     <t>3 года 10 месяцев</t>
   </si>
   <si>
     <t>08.02.02</t>
   </si>
   <si>
     <t>Строительство и эксплуатация инженерных сооружений</t>
   </si>
   <si>
     <t>08.02.08</t>
   </si>
   <si>
     <t>Монтаж и эксплуатация оборудования и систем газоснабжения</t>
   </si>
   <si>
     <t>08.02.12</t>
   </si>
   <si>
     <t>СТРОИТЕЛЬСТВО И ЭКСПЛУАТАЦИЯ АВТОМОБИЛЬНЫХ ДОРОГ, АЭРОДРОМОВ И ГОРОДСКИХ ПУТЕЙ СООБЩЕНИЯ</t>
   </si>
   <si>
     <t>08.02.13</t>
   </si>
   <si>
-    <t>МОНТАЖ И ЭКСПЛУАТАЦИЯ ВНУТРЕННИХ САНТЕХНИЧЕСКИХ УСТРОЙСТВ, КОНДИЦИОНИРОВАНИЯ ВОЗДУХА И ВЕНТИЛЯЦИИ</t>
+    <t>Монтаж и эксплуатация внутренних сантехнических устройств, кондиционирования воздуха и вентиляции</t>
   </si>
   <si>
     <t>09.02.07</t>
   </si>
   <si>
     <t>Информационные системы и программирование</t>
   </si>
   <si>
+    <t>13.02.01</t>
+  </si>
+  <si>
     <t>13.02.12</t>
   </si>
   <si>
     <t>Электрические станции, сети, их релейная защита и автоматизация</t>
   </si>
   <si>
     <t>Временная государственная аккредитация до 10.09.2027</t>
   </si>
   <si>
     <t>15.02.16</t>
   </si>
   <si>
     <t>20.02.01</t>
   </si>
   <si>
     <t>ЭКОЛОГИЧЕСКАЯ БЕЗОПАСНОСТЬ ПРИРОДНЫХ КОМПЛЕКСОВ</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 год 10 месяцев</t>
   </si>
   <si>
     <t>21.02.19</t>
   </si>
   <si>
     <t>Землеустройство</t>
   </si>
   <si>
     <t>35.02.12</t>
   </si>
   <si>
     <t>Садово-парковое и ландшафтное строительство</t>
   </si>
   <si>
     <t>Временная государственная аккредитация до 04.07.2027</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Основная образовательная программа среднего общего образования общеобразовательного архитектурно-технического лицея СамГТУ</t>
   </si>
   <si>
     <t>Среднее общее образование</t>
   </si>
@@ -1672,51 +1645,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J367"/>
+  <dimension ref="A1:J358"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="37" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="56" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1848,11606 +1821,11316 @@
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
       <c r="J5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>56596</v>
+        <v>75234</v>
       </c>
       <c r="B6" t="s" s="2">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H6" t="s">
         <v>15</v>
       </c>
       <c r="I6" t="s">
         <v>16</v>
       </c>
       <c r="J6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>56597</v>
+        <v>56596</v>
       </c>
       <c r="B7" t="s" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
         <v>15</v>
       </c>
       <c r="I7" t="s">
         <v>16</v>
       </c>
       <c r="J7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>56929</v>
+        <v>56597</v>
       </c>
       <c r="B8" t="s" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>56930</v>
+        <v>56929</v>
       </c>
       <c r="B9" t="s" s="2">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>55650</v>
+        <v>56930</v>
       </c>
       <c r="B10" t="s" s="2">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>55651</v>
+        <v>55650</v>
       </c>
       <c r="B11" t="s" s="2">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>55652</v>
+        <v>55651</v>
       </c>
       <c r="B12" t="s" s="2">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12" t="s">
         <v>16</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>57250</v>
+        <v>55652</v>
       </c>
       <c r="B13" t="s" s="2">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G13" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
       <c r="I13" t="s">
         <v>16</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>57311</v>
+        <v>57250</v>
       </c>
       <c r="B14" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>57342</v>
+        <v>57311</v>
       </c>
       <c r="B15" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>47</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15" t="s">
         <v>16</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>58386</v>
+        <v>57342</v>
       </c>
       <c r="B16" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
+        <v>50</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G16" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="I16" t="s">
         <v>16</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>58387</v>
+        <v>58386</v>
       </c>
       <c r="B17" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
         <v>16</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>58388</v>
+        <v>58387</v>
       </c>
       <c r="B18" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
         <v>16</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>58389</v>
+        <v>58388</v>
       </c>
       <c r="B19" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19" t="s">
         <v>16</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>58428</v>
+        <v>58389</v>
       </c>
       <c r="B20" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
       <c r="G20" t="s">
         <v>14</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>58429</v>
+        <v>58428</v>
       </c>
       <c r="B21" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>13</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>58430</v>
+        <v>58429</v>
       </c>
       <c r="B22" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>58456</v>
+        <v>58430</v>
       </c>
       <c r="B23" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" t="s">
         <v>14</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>58457</v>
+        <v>58456</v>
       </c>
       <c r="B24" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
       <c r="I24" t="s">
         <v>16</v>
       </c>
       <c r="J24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>59245</v>
+        <v>58457</v>
       </c>
       <c r="B25" t="s" s="2">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D25" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G25" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
       <c r="I25" t="s">
         <v>16</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>58727</v>
+        <v>59245</v>
       </c>
       <c r="B26" t="s" s="2">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D26" t="s">
         <v>56</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
         <v>16</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>58728</v>
+        <v>58727</v>
       </c>
       <c r="B27" t="s" s="2">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D27" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>64816</v>
+        <v>58728</v>
       </c>
       <c r="B28" t="s" s="2">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D28" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28" t="s">
         <v>16</v>
       </c>
       <c r="J28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>58953</v>
+        <v>64816</v>
       </c>
       <c r="B29" t="s" s="2">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C29" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D29" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>16</v>
       </c>
       <c r="J29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>58724</v>
+        <v>58953</v>
       </c>
       <c r="B30" t="s" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
         <v>63</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
       <c r="I30" t="s">
         <v>16</v>
       </c>
       <c r="J30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>64814</v>
+        <v>58724</v>
       </c>
       <c r="B31" t="s" s="2">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
       <c r="I31" t="s">
         <v>16</v>
       </c>
       <c r="J31" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>58725</v>
+        <v>64814</v>
       </c>
       <c r="B32" t="s" s="2">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
         <v>65</v>
       </c>
-      <c r="C32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
       <c r="I32" t="s">
         <v>16</v>
       </c>
       <c r="J32" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>63115</v>
+        <v>58725</v>
       </c>
       <c r="B33" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D33" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" t="s">
         <v>14</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>16</v>
       </c>
       <c r="J33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>64061</v>
+        <v>63115</v>
       </c>
       <c r="B34" t="s" s="2">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G34" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H34" t="s">
         <v>15</v>
       </c>
       <c r="I34" t="s">
         <v>16</v>
       </c>
       <c r="J34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>58726</v>
+        <v>64061</v>
       </c>
       <c r="B35" t="s" s="2">
+        <v>68</v>
+      </c>
+      <c r="C35" t="s">
         <v>69</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
+        <v>69</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
         <v>71</v>
       </c>
-      <c r="E35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="I35" t="s">
         <v>16</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>58723</v>
+        <v>58726</v>
       </c>
       <c r="B36" t="s" s="2">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36" t="s">
         <v>74</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>13</v>
       </c>
       <c r="G36" t="s">
         <v>14</v>
       </c>
       <c r="H36" t="s">
         <v>15</v>
       </c>
       <c r="I36" t="s">
         <v>16</v>
       </c>
       <c r="J36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>58722</v>
+        <v>58723</v>
       </c>
       <c r="B37" t="s" s="2">
         <v>75</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37" t="s">
         <v>77</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
       <c r="I37" t="s">
         <v>16</v>
       </c>
       <c r="J37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>58524</v>
+        <v>58722</v>
       </c>
       <c r="B38" t="s" s="2">
         <v>78</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38" t="s">
         <v>80</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
       <c r="I38" t="s">
         <v>16</v>
       </c>
       <c r="J38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>58525</v>
+        <v>58524</v>
       </c>
       <c r="B39" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C39" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D39" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
       </c>
       <c r="I39" t="s">
         <v>16</v>
       </c>
       <c r="J39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>58527</v>
+        <v>58525</v>
       </c>
       <c r="B40" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C40" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D40" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>58528</v>
+        <v>58527</v>
       </c>
       <c r="B41" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C41" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D41" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
         <v>13</v>
       </c>
       <c r="G41" t="s">
         <v>14</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
       <c r="I41" t="s">
         <v>16</v>
       </c>
       <c r="J41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>58529</v>
+        <v>58528</v>
       </c>
       <c r="B42" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C42" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D42" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
       <c r="I42" t="s">
         <v>16</v>
       </c>
       <c r="J42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>58530</v>
+        <v>58529</v>
       </c>
       <c r="B43" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C43" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D43" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
       <c r="I43" t="s">
         <v>16</v>
       </c>
       <c r="J43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>58531</v>
+        <v>58530</v>
       </c>
       <c r="B44" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C44" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D44" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
       <c r="I44" t="s">
         <v>16</v>
       </c>
       <c r="J44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>59052</v>
+        <v>58531</v>
       </c>
       <c r="B45" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C45" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D45" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
       <c r="I45" t="s">
         <v>16</v>
       </c>
       <c r="J45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>63927</v>
+        <v>59052</v>
       </c>
       <c r="B46" t="s" s="2">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C46" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D46" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
       <c r="I46" t="s">
         <v>16</v>
       </c>
       <c r="J46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>58487</v>
+        <v>63927</v>
       </c>
       <c r="B47" t="s" s="2">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C47" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D47" t="s">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
       <c r="I47" t="s">
         <v>16</v>
       </c>
       <c r="J47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>58488</v>
+        <v>58487</v>
       </c>
       <c r="B48" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C48" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D48" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
       <c r="I48" t="s">
         <v>16</v>
       </c>
       <c r="J48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>58489</v>
+        <v>58488</v>
       </c>
       <c r="B49" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C49" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D49" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
       <c r="I49" t="s">
         <v>16</v>
       </c>
       <c r="J49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>58490</v>
+        <v>58489</v>
       </c>
       <c r="B50" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C50" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D50" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
       <c r="I50" t="s">
         <v>16</v>
       </c>
       <c r="J50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>58491</v>
+        <v>58490</v>
       </c>
       <c r="B51" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C51" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D51" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
       <c r="I51" t="s">
         <v>16</v>
       </c>
       <c r="J51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>58492</v>
+        <v>58491</v>
       </c>
       <c r="B52" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C52" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D52" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
       <c r="I52" t="s">
         <v>16</v>
       </c>
       <c r="J52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>58493</v>
+        <v>58492</v>
       </c>
       <c r="B53" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C53" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D53" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" t="s">
         <v>14</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
       <c r="I53" t="s">
         <v>16</v>
       </c>
       <c r="J53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>58494</v>
+        <v>58493</v>
       </c>
       <c r="B54" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C54" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D54" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
       <c r="I54" t="s">
         <v>16</v>
       </c>
       <c r="J54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>59459</v>
+        <v>58494</v>
       </c>
       <c r="B55" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C55" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D55" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G55" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
       <c r="I55" t="s">
         <v>16</v>
       </c>
       <c r="J55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>62541</v>
+        <v>59459</v>
       </c>
       <c r="B56" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C56" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D56" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
       <c r="I56" t="s">
         <v>16</v>
       </c>
       <c r="J56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>64052</v>
+        <v>62541</v>
       </c>
       <c r="B57" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D57" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G57" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57" t="s">
         <v>16</v>
       </c>
       <c r="J57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>64055</v>
+        <v>64052</v>
       </c>
       <c r="B58" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C58" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D58" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G58" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
       <c r="I58" t="s">
         <v>16</v>
       </c>
       <c r="J58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>64056</v>
+        <v>64053</v>
       </c>
       <c r="B59" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C59" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D59" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G59" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
       <c r="I59" t="s">
         <v>16</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>64057</v>
+        <v>64055</v>
       </c>
       <c r="B60" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C60" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D60" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G60" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>66629</v>
+        <v>64056</v>
       </c>
       <c r="B61" t="s" s="2">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C61" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D61" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
       <c r="I61" t="s">
         <v>16</v>
       </c>
       <c r="J61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>68194</v>
+        <v>64057</v>
       </c>
       <c r="B62" t="s" s="2">
-        <v>99</v>
+        <v>90</v>
       </c>
       <c r="C62" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
       <c r="I62" t="s">
         <v>16</v>
       </c>
       <c r="J62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>58797</v>
+        <v>66629</v>
       </c>
       <c r="B63" t="s" s="2">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="C63" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="D63" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" t="s">
         <v>14</v>
       </c>
       <c r="H63" t="s">
         <v>15</v>
       </c>
       <c r="I63" t="s">
         <v>16</v>
       </c>
       <c r="J63" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>58798</v>
+        <v>68194</v>
       </c>
       <c r="B64" t="s" s="2">
         <v>102</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" t="s">
         <v>14</v>
       </c>
       <c r="H64" t="s">
         <v>15</v>
       </c>
       <c r="I64" t="s">
         <v>16</v>
       </c>
       <c r="J64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>63257</v>
+        <v>58797</v>
       </c>
       <c r="B65" t="s" s="2">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C65" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D65" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" t="s">
         <v>14</v>
       </c>
       <c r="H65" t="s">
         <v>15</v>
       </c>
       <c r="I65" t="s">
         <v>16</v>
       </c>
       <c r="J65" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>63258</v>
+        <v>58798</v>
       </c>
       <c r="B66" t="s" s="2">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C66" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D66" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>13</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>15</v>
       </c>
       <c r="I66" t="s">
         <v>16</v>
       </c>
       <c r="J66" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>63744</v>
+        <v>63257</v>
       </c>
       <c r="B67" t="s" s="2">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C67" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D67" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G67" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>15</v>
       </c>
       <c r="I67" t="s">
         <v>16</v>
       </c>
       <c r="J67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>59216</v>
+        <v>63258</v>
       </c>
       <c r="B68" t="s" s="2">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C68" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="D68" t="s">
         <v>110</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>13</v>
       </c>
       <c r="G68" t="s">
         <v>14</v>
       </c>
       <c r="H68" t="s">
         <v>15</v>
       </c>
       <c r="I68" t="s">
         <v>16</v>
       </c>
       <c r="J68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>59217</v>
+        <v>63744</v>
       </c>
       <c r="B69" t="s" s="2">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C69" t="s">
+        <v>106</v>
+      </c>
+      <c r="D69" t="s">
         <v>109</v>
       </c>
-      <c r="D69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
       <c r="I69" t="s">
         <v>16</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>60845</v>
+        <v>59216</v>
       </c>
       <c r="B70" t="s" s="2">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C70" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D70" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G70" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
       <c r="I70" t="s">
         <v>16</v>
       </c>
       <c r="J70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>58721</v>
+        <v>59217</v>
       </c>
       <c r="B71" t="s" s="2">
+        <v>111</v>
+      </c>
+      <c r="C71" t="s">
         <v>112</v>
       </c>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
       <c r="G71" t="s">
         <v>14</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
       <c r="I71" t="s">
         <v>16</v>
       </c>
       <c r="J71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>63754</v>
+        <v>60845</v>
       </c>
       <c r="B72" t="s" s="2">
+        <v>111</v>
+      </c>
+      <c r="C72" t="s">
         <v>112</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G72" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
       <c r="I72" t="s">
         <v>16</v>
       </c>
       <c r="J72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>66749</v>
+        <v>63980</v>
       </c>
       <c r="B73" t="s" s="2">
+        <v>111</v>
+      </c>
+      <c r="C73" t="s">
         <v>112</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>113</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
       <c r="I73" t="s">
         <v>16</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>58791</v>
+        <v>58721</v>
       </c>
       <c r="B74" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C74" t="s">
         <v>116</v>
       </c>
       <c r="D74" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E74" t="s">
         <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>13</v>
       </c>
       <c r="G74" t="s">
         <v>14</v>
       </c>
       <c r="H74" t="s">
         <v>15</v>
       </c>
       <c r="I74" t="s">
         <v>16</v>
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>63260</v>
+        <v>63754</v>
       </c>
       <c r="B75" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C75" t="s">
         <v>116</v>
       </c>
       <c r="D75" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
       <c r="I75" t="s">
         <v>16</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>66746</v>
+        <v>66749</v>
       </c>
       <c r="B76" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G76" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H76" t="s">
         <v>15</v>
       </c>
       <c r="I76" t="s">
         <v>16</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>58824</v>
+        <v>58791</v>
       </c>
       <c r="B77" t="s" s="2">
+        <v>118</v>
+      </c>
+      <c r="C77" t="s">
         <v>119</v>
       </c>
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="G77" t="s">
         <v>14</v>
       </c>
       <c r="H77" t="s">
         <v>15</v>
       </c>
       <c r="I77" t="s">
         <v>16</v>
       </c>
       <c r="J77" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>58825</v>
+        <v>63260</v>
       </c>
       <c r="B78" t="s" s="2">
+        <v>118</v>
+      </c>
+      <c r="C78" t="s">
         <v>119</v>
       </c>
-      <c r="C78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D78" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="G78" t="s">
         <v>14</v>
       </c>
       <c r="H78" t="s">
         <v>15</v>
       </c>
       <c r="I78" t="s">
         <v>16</v>
       </c>
       <c r="J78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>58901</v>
+        <v>66746</v>
       </c>
       <c r="B79" t="s" s="2">
+        <v>118</v>
+      </c>
+      <c r="C79" t="s">
         <v>119</v>
       </c>
-      <c r="C79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
       <c r="I79" t="s">
         <v>16</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>62593</v>
+        <v>58824</v>
       </c>
       <c r="B80" t="s" s="2">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C80" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D80" t="s">
         <v>124</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
       <c r="I80" t="s">
         <v>16</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>63964</v>
+        <v>58825</v>
       </c>
       <c r="B81" t="s" s="2">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C81" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D81" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G81" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
       <c r="I81" t="s">
         <v>16</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>58763</v>
+        <v>58901</v>
       </c>
       <c r="B82" t="s" s="2">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C82" t="s">
+        <v>123</v>
+      </c>
+      <c r="D82" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
       <c r="I82" t="s">
         <v>16</v>
       </c>
       <c r="J82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>59094</v>
+        <v>62593</v>
       </c>
       <c r="B83" t="s" s="2">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C83" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D83" t="s">
         <v>127</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
       <c r="I83" t="s">
         <v>16</v>
       </c>
       <c r="J83" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>58955</v>
+        <v>63964</v>
       </c>
       <c r="B84" t="s" s="2">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C84" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D84" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
       <c r="I84" t="s">
         <v>16</v>
       </c>
       <c r="J84" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>63073</v>
+        <v>63965</v>
       </c>
       <c r="B85" t="s" s="2">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="C85" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D85" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
       <c r="I85" t="s">
         <v>16</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>66728</v>
+        <v>58763</v>
       </c>
       <c r="B86" t="s" s="2">
         <v>128</v>
       </c>
       <c r="C86" t="s">
         <v>129</v>
       </c>
       <c r="D86" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>13</v>
       </c>
       <c r="G86" t="s">
         <v>14</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
       <c r="I86" t="s">
         <v>16</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>58954</v>
+        <v>59094</v>
       </c>
       <c r="B87" t="s" s="2">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C87" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D87" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
       <c r="I87" t="s">
         <v>16</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>58952</v>
+        <v>58955</v>
       </c>
       <c r="B88" t="s" s="2">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C88" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D88" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E88" t="s">
         <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>13</v>
       </c>
       <c r="G88" t="s">
         <v>14</v>
       </c>
       <c r="H88" t="s">
         <v>15</v>
       </c>
       <c r="I88" t="s">
         <v>16</v>
       </c>
       <c r="J88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>63973</v>
+        <v>63073</v>
       </c>
       <c r="B89" t="s" s="2">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C89" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D89" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E89" t="s">
         <v>12</v>
       </c>
       <c r="F89" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G89" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H89" t="s">
         <v>15</v>
       </c>
       <c r="I89" t="s">
         <v>16</v>
       </c>
       <c r="J89" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>58419</v>
+        <v>66728</v>
       </c>
       <c r="B90" t="s" s="2">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C90" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D90" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
         <v>13</v>
       </c>
       <c r="G90" t="s">
         <v>14</v>
       </c>
       <c r="H90" t="s">
         <v>15</v>
       </c>
       <c r="I90" t="s">
         <v>16</v>
       </c>
       <c r="J90" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>58984</v>
+        <v>58954</v>
       </c>
       <c r="B91" t="s" s="2">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="C91" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="D91" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E91" t="s">
         <v>12</v>
       </c>
       <c r="F91" t="s">
         <v>13</v>
       </c>
       <c r="G91" t="s">
         <v>14</v>
       </c>
       <c r="H91" t="s">
         <v>15</v>
       </c>
       <c r="I91" t="s">
         <v>16</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>63732</v>
+        <v>58952</v>
       </c>
       <c r="B92" t="s" s="2">
         <v>137</v>
       </c>
       <c r="C92" t="s">
         <v>138</v>
       </c>
       <c r="D92" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G92" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H92" t="s">
         <v>15</v>
       </c>
       <c r="I92" t="s">
         <v>16</v>
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>58758</v>
+        <v>63973</v>
       </c>
       <c r="B93" t="s" s="2">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="C93" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="D93" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
       <c r="I93" t="s">
         <v>16</v>
       </c>
       <c r="J93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>58759</v>
+        <v>58419</v>
       </c>
       <c r="B94" t="s" s="2">
+        <v>140</v>
+      </c>
+      <c r="C94" t="s">
+        <v>141</v>
+      </c>
+      <c r="D94" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
       <c r="I94" t="s">
         <v>16</v>
       </c>
       <c r="J94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>58760</v>
+        <v>58984</v>
       </c>
       <c r="B95" t="s" s="2">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C95" t="s">
+        <v>141</v>
+      </c>
+      <c r="D95" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
       <c r="I95" t="s">
         <v>16</v>
       </c>
       <c r="J95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>60628</v>
+        <v>63732</v>
       </c>
       <c r="B96" t="s" s="2">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C96" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D96" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G96" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
       <c r="I96" t="s">
         <v>16</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>60639</v>
+        <v>58758</v>
       </c>
       <c r="B97" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C97" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D97" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E97" t="s">
         <v>12</v>
       </c>
       <c r="F97" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H97" t="s">
         <v>15</v>
       </c>
       <c r="I97" t="s">
         <v>16</v>
       </c>
       <c r="J97" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>60879</v>
+        <v>58759</v>
       </c>
       <c r="B98" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C98" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D98" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E98" t="s">
         <v>12</v>
       </c>
       <c r="F98" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G98" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H98" t="s">
         <v>15</v>
       </c>
       <c r="I98" t="s">
         <v>16</v>
       </c>
       <c r="J98" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>63454</v>
+        <v>58760</v>
       </c>
       <c r="B99" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C99" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D99" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>15</v>
       </c>
       <c r="I99" t="s">
         <v>16</v>
       </c>
       <c r="J99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>64123</v>
+        <v>60628</v>
       </c>
       <c r="B100" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C100" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D100" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G100" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
       <c r="I100" t="s">
         <v>16</v>
       </c>
       <c r="J100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>66614</v>
+        <v>60639</v>
       </c>
       <c r="B101" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C101" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D101" t="s">
         <v>148</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G101" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
       </c>
       <c r="I101" t="s">
         <v>16</v>
       </c>
       <c r="J101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>66623</v>
+        <v>60879</v>
       </c>
       <c r="B102" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C102" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D102" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G102" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
       <c r="I102" t="s">
         <v>16</v>
       </c>
       <c r="J102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>66624</v>
+        <v>63454</v>
       </c>
       <c r="B103" t="s" s="2">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="C103" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D103" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" t="s">
         <v>14</v>
       </c>
       <c r="H103" t="s">
         <v>15</v>
       </c>
       <c r="I103" t="s">
         <v>16</v>
       </c>
       <c r="J103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>58983</v>
+        <v>64123</v>
       </c>
       <c r="B104" t="s" s="2">
+        <v>145</v>
+      </c>
+      <c r="C104" t="s">
+        <v>146</v>
+      </c>
+      <c r="D104" t="s">
         <v>150</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G104" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H104" t="s">
         <v>15</v>
       </c>
       <c r="I104" t="s">
         <v>16</v>
       </c>
       <c r="J104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>59112</v>
+        <v>66614</v>
       </c>
       <c r="B105" t="s" s="2">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C105" t="s">
+        <v>146</v>
+      </c>
+      <c r="D105" t="s">
         <v>151</v>
       </c>
-      <c r="D105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H105" t="s">
         <v>15</v>
       </c>
       <c r="I105" t="s">
         <v>16</v>
       </c>
       <c r="J105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>70101</v>
+        <v>66623</v>
       </c>
       <c r="B106" t="s" s="2">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="C106" t="s">
+        <v>146</v>
+      </c>
+      <c r="D106" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>13</v>
       </c>
       <c r="G106" t="s">
         <v>14</v>
       </c>
       <c r="H106" t="s">
         <v>15</v>
       </c>
       <c r="I106" t="s">
         <v>16</v>
       </c>
       <c r="J106" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>63262</v>
+        <v>66624</v>
       </c>
       <c r="B107" t="s" s="2">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="C107" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="D107" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
         <v>14</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
       <c r="I107" t="s">
         <v>16</v>
       </c>
       <c r="J107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>66748</v>
+        <v>58983</v>
       </c>
       <c r="B108" t="s" s="2">
+        <v>153</v>
+      </c>
+      <c r="C108" t="s">
+        <v>154</v>
+      </c>
+      <c r="D108" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
       <c r="I108" t="s">
         <v>16</v>
       </c>
       <c r="J108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>58790</v>
+        <v>59112</v>
       </c>
       <c r="B109" t="s" s="2">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C109" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D109" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
       <c r="I109" t="s">
         <v>16</v>
       </c>
       <c r="J109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>59070</v>
+        <v>70101</v>
       </c>
       <c r="B110" t="s" s="2">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C110" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="D110" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E110" t="s">
         <v>12</v>
       </c>
       <c r="F110" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G110" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H110" t="s">
         <v>15</v>
       </c>
       <c r="I110" t="s">
         <v>16</v>
       </c>
       <c r="J110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>58794</v>
+        <v>63262</v>
       </c>
       <c r="B111" t="s" s="2">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C111" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D111" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>13</v>
       </c>
       <c r="G111" t="s">
         <v>14</v>
       </c>
       <c r="H111" t="s">
         <v>15</v>
       </c>
       <c r="I111" t="s">
         <v>16</v>
       </c>
       <c r="J111" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>63756</v>
+        <v>66748</v>
       </c>
       <c r="B112" t="s" s="2">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C112" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D112" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G112" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>15</v>
       </c>
       <c r="I112" t="s">
         <v>16</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>58867</v>
+        <v>58790</v>
       </c>
       <c r="B113" t="s" s="2">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C113" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D113" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
         <v>13</v>
       </c>
       <c r="G113" t="s">
         <v>14</v>
       </c>
       <c r="H113" t="s">
         <v>15</v>
       </c>
       <c r="I113" t="s">
         <v>16</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>63745</v>
+        <v>59070</v>
       </c>
       <c r="B114" t="s" s="2">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C114" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="D114" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G114" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H114" t="s">
         <v>15</v>
       </c>
       <c r="I114" t="s">
         <v>16</v>
       </c>
       <c r="J114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>58622</v>
+        <v>58794</v>
       </c>
       <c r="B115" t="s" s="2">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C115" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D115" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E115" t="s">
         <v>12</v>
       </c>
       <c r="F115" t="s">
         <v>13</v>
       </c>
       <c r="G115" t="s">
         <v>14</v>
       </c>
       <c r="H115" t="s">
         <v>15</v>
       </c>
       <c r="I115" t="s">
         <v>16</v>
       </c>
       <c r="J115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>58719</v>
+        <v>63756</v>
       </c>
       <c r="B116" t="s" s="2">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="C116" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="D116" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G116" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
       <c r="I116" t="s">
         <v>16</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>58720</v>
+        <v>58867</v>
       </c>
       <c r="B117" t="s" s="2">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C117" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D117" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
       <c r="I117" t="s">
         <v>16</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>58982</v>
+        <v>63745</v>
       </c>
       <c r="B118" t="s" s="2">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C118" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="D118" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G118" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H118" t="s">
         <v>15</v>
       </c>
       <c r="I118" t="s">
         <v>16</v>
       </c>
       <c r="J118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>58318</v>
+        <v>58622</v>
       </c>
       <c r="B119" t="s" s="2">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="C119" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="D119" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>13</v>
       </c>
       <c r="G119" t="s">
         <v>14</v>
       </c>
       <c r="H119" t="s">
         <v>15</v>
       </c>
       <c r="I119" t="s">
         <v>16</v>
       </c>
       <c r="J119" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>58793</v>
+        <v>58719</v>
       </c>
       <c r="B120" t="s" s="2">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C120" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D120" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
       <c r="I120" t="s">
         <v>16</v>
       </c>
       <c r="J120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>58319</v>
+        <v>58720</v>
       </c>
       <c r="B121" t="s" s="2">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C121" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="D121" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
       <c r="I121" t="s">
         <v>16</v>
       </c>
       <c r="J121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>58317</v>
+        <v>58982</v>
       </c>
       <c r="B122" t="s" s="2">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="C122" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D122" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
       <c r="I122" t="s">
         <v>16</v>
       </c>
       <c r="J122" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>58626</v>
+        <v>72816</v>
       </c>
       <c r="B123" t="s" s="2">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="C123" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="D123" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G123" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H123" t="s">
         <v>15</v>
       </c>
       <c r="I123" t="s">
         <v>16</v>
       </c>
       <c r="J123" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>58649</v>
+        <v>58318</v>
       </c>
       <c r="B124" t="s" s="2">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C124" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D124" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
         <v>15</v>
       </c>
       <c r="I124" t="s">
         <v>16</v>
       </c>
       <c r="J124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>58650</v>
+        <v>58793</v>
       </c>
       <c r="B125" t="s" s="2">
+        <v>184</v>
+      </c>
+      <c r="C125" t="s">
+        <v>185</v>
+      </c>
+      <c r="D125" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
       </c>
       <c r="I125" t="s">
         <v>16</v>
       </c>
       <c r="J125" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>66676</v>
+        <v>58319</v>
       </c>
       <c r="B126" t="s" s="2">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C126" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D126" t="s">
         <v>190</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G126" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
       <c r="I126" t="s">
         <v>16</v>
       </c>
       <c r="J126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>58625</v>
+        <v>58317</v>
       </c>
       <c r="B127" t="s" s="2">
         <v>191</v>
       </c>
       <c r="C127" t="s">
         <v>192</v>
       </c>
       <c r="D127" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G127" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>15</v>
       </c>
       <c r="I127" t="s">
         <v>16</v>
       </c>
       <c r="J127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>58646</v>
+        <v>58626</v>
       </c>
       <c r="B128" t="s" s="2">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C128" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D128" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G128" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H128" t="s">
         <v>15</v>
       </c>
       <c r="I128" t="s">
         <v>16</v>
       </c>
       <c r="J128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>58647</v>
+        <v>58649</v>
       </c>
       <c r="B129" t="s" s="2">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C129" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D129" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
         <v>13</v>
       </c>
       <c r="G129" t="s">
         <v>14</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
       <c r="I129" t="s">
         <v>16</v>
       </c>
       <c r="J129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>62975</v>
+        <v>58650</v>
       </c>
       <c r="B130" t="s" s="2">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C130" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D130" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>13</v>
       </c>
       <c r="G130" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
         <v>15</v>
       </c>
       <c r="I130" t="s">
         <v>16</v>
       </c>
       <c r="J130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>57065</v>
+        <v>66676</v>
       </c>
       <c r="B131" t="s" s="2">
+        <v>193</v>
+      </c>
+      <c r="C131" t="s">
+        <v>194</v>
+      </c>
+      <c r="D131" t="s">
         <v>196</v>
       </c>
-      <c r="C131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G131" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
       <c r="I131" t="s">
         <v>16</v>
       </c>
       <c r="J131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>57066</v>
+        <v>58625</v>
       </c>
       <c r="B132" t="s" s="2">
+        <v>197</v>
+      </c>
+      <c r="C132" t="s">
+        <v>198</v>
+      </c>
+      <c r="D132" t="s">
         <v>199</v>
       </c>
-      <c r="C132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G132" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
       <c r="I132" t="s">
         <v>16</v>
       </c>
       <c r="J132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>58645</v>
+        <v>58646</v>
       </c>
       <c r="B133" t="s" s="2">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C133" t="s">
+        <v>198</v>
+      </c>
+      <c r="D133" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>201</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
       <c r="I133" t="s">
         <v>16</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>66619</v>
+        <v>58647</v>
       </c>
       <c r="B134" t="s" s="2">
+        <v>197</v>
+      </c>
+      <c r="C134" t="s">
+        <v>198</v>
+      </c>
+      <c r="D134" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
         <v>13</v>
       </c>
       <c r="G134" t="s">
         <v>14</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
       <c r="I134" t="s">
         <v>16</v>
       </c>
       <c r="J134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>66744</v>
+        <v>62975</v>
       </c>
       <c r="B135" t="s" s="2">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C135" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D135" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G135" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
       </c>
       <c r="I135" t="s">
         <v>16</v>
       </c>
       <c r="J135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>62533</v>
+        <v>57065</v>
       </c>
       <c r="B136" t="s" s="2">
+        <v>202</v>
+      </c>
+      <c r="C136" t="s">
         <v>203</v>
       </c>
-      <c r="C136" t="s">
+      <c r="D136" t="s">
         <v>204</v>
       </c>
-      <c r="D136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G136" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="I136" t="s">
         <v>16</v>
       </c>
       <c r="J136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>56942</v>
+        <v>57066</v>
       </c>
       <c r="B137" t="s" s="2">
+        <v>205</v>
+      </c>
+      <c r="C137" t="s">
         <v>206</v>
       </c>
-      <c r="C137" t="s">
+      <c r="D137" t="s">
         <v>207</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G137" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
       <c r="I137" t="s">
         <v>16</v>
       </c>
       <c r="J137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>55634</v>
+        <v>58645</v>
       </c>
       <c r="B138" t="s" s="2">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C138" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D138" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="H138" t="s">
         <v>15</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>58313</v>
+        <v>66619</v>
       </c>
       <c r="B139" t="s" s="2">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C139" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="D139" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
         <v>13</v>
       </c>
       <c r="G139" t="s">
         <v>14</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
       </c>
       <c r="I139" t="s">
         <v>16</v>
       </c>
       <c r="J139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>58314</v>
+        <v>66744</v>
       </c>
       <c r="B140" t="s" s="2">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C140" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="D140" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G140" t="s">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
       <c r="I140" t="s">
         <v>16</v>
       </c>
       <c r="J140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>58315</v>
+        <v>62533</v>
       </c>
       <c r="B141" t="s" s="2">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C141" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D141" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>58316</v>
+        <v>56942</v>
       </c>
       <c r="B142" t="s" s="2">
         <v>212</v>
       </c>
       <c r="C142" t="s">
         <v>213</v>
       </c>
       <c r="D142" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
         <v>13</v>
       </c>
       <c r="G142" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
       <c r="I142" t="s">
         <v>16</v>
       </c>
       <c r="J142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>65684</v>
+        <v>55634</v>
       </c>
       <c r="B143" t="s" s="2">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="C143" t="s">
-        <v>11</v>
+        <v>216</v>
       </c>
       <c r="D143" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="E143" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G143" t="s">
-        <v>220</v>
+        <v>48</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
       <c r="I143" t="s">
         <v>16</v>
       </c>
       <c r="J143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>65685</v>
+        <v>58313</v>
       </c>
       <c r="B144" t="s" s="2">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C144" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="D144" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="E144" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
       <c r="I144" t="s">
         <v>16</v>
       </c>
       <c r="J144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>65602</v>
+        <v>58314</v>
       </c>
       <c r="B145" t="s" s="2">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="C145" t="s">
-        <v>19</v>
+        <v>219</v>
       </c>
       <c r="D145" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E145" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
       <c r="H145" t="s">
         <v>15</v>
       </c>
       <c r="I145" t="s">
         <v>16</v>
       </c>
       <c r="J145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>65604</v>
+        <v>58315</v>
       </c>
       <c r="B146" t="s" s="2">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C146" t="s">
-        <v>23</v>
+        <v>219</v>
       </c>
       <c r="D146" t="s">
-        <v>24</v>
+        <v>222</v>
       </c>
       <c r="E146" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
       <c r="H146" t="s">
         <v>15</v>
       </c>
       <c r="I146" t="s">
         <v>16</v>
       </c>
       <c r="J146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>65617</v>
+        <v>58316</v>
       </c>
       <c r="B147" t="s" s="2">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="C147" t="s">
-        <v>26</v>
+        <v>219</v>
       </c>
       <c r="D147" t="s">
-        <v>34</v>
+        <v>223</v>
       </c>
       <c r="E147" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" t="s">
-        <v>220</v>
+        <v>14</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
       <c r="I147" t="s">
         <v>16</v>
       </c>
       <c r="J147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>65618</v>
+        <v>65684</v>
       </c>
       <c r="B148" t="s" s="2">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C148" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F148" t="s">
         <v>13</v>
       </c>
       <c r="G148" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
       <c r="I148" t="s">
         <v>16</v>
       </c>
       <c r="J148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>65619</v>
+        <v>65685</v>
       </c>
       <c r="B149" t="s" s="2">
         <v>227</v>
       </c>
       <c r="C149" t="s">
-        <v>26</v>
+        <v>228</v>
       </c>
       <c r="D149" t="s">
-        <v>29</v>
+        <v>229</v>
       </c>
       <c r="E149" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F149" t="s">
         <v>13</v>
       </c>
       <c r="G149" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
       <c r="I149" t="s">
         <v>16</v>
       </c>
       <c r="J149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>65620</v>
+        <v>65602</v>
       </c>
       <c r="B150" t="s" s="2">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C150" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D150" t="s">
-        <v>27</v>
+        <v>231</v>
       </c>
       <c r="E150" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F150" t="s">
         <v>13</v>
       </c>
       <c r="G150" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
       </c>
       <c r="I150" t="s">
         <v>16</v>
       </c>
       <c r="J150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>65616</v>
+        <v>65604</v>
       </c>
       <c r="B151" t="s" s="2">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C151" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="D151" t="s">
-        <v>229</v>
+        <v>24</v>
       </c>
       <c r="E151" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F151" t="s">
         <v>13</v>
       </c>
       <c r="G151" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
       <c r="I151" t="s">
         <v>16</v>
       </c>
       <c r="J151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>65615</v>
+        <v>65617</v>
       </c>
       <c r="B152" t="s" s="2">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C152" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D152" t="s">
-        <v>231</v>
+        <v>37</v>
       </c>
       <c r="E152" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F152" t="s">
         <v>13</v>
       </c>
       <c r="G152" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
       <c r="I152" t="s">
         <v>16</v>
       </c>
       <c r="J152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>63787</v>
+        <v>65618</v>
       </c>
       <c r="B153" t="s" s="2">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C153" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D153" t="s">
-        <v>233</v>
+        <v>43</v>
       </c>
       <c r="E153" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F153" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G153" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H153" t="s">
         <v>15</v>
       </c>
       <c r="I153" t="s">
         <v>16</v>
       </c>
       <c r="J153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>65581</v>
+        <v>65619</v>
       </c>
       <c r="B154" t="s" s="2">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C154" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D154" t="s">
-        <v>235</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F154" t="s">
         <v>13</v>
       </c>
       <c r="G154" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H154" t="s">
         <v>15</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>65582</v>
+        <v>65620</v>
       </c>
       <c r="B155" t="s" s="2">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C155" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="D155" t="s">
-        <v>236</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F155" t="s">
         <v>13</v>
       </c>
       <c r="G155" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
       <c r="I155" t="s">
         <v>16</v>
       </c>
       <c r="J155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>65583</v>
+        <v>65616</v>
       </c>
       <c r="B156" t="s" s="2">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C156" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D156" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E156" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F156" t="s">
         <v>13</v>
       </c>
       <c r="G156" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H156" t="s">
         <v>15</v>
       </c>
       <c r="I156" t="s">
         <v>16</v>
       </c>
       <c r="J156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>65584</v>
+        <v>65615</v>
       </c>
       <c r="B157" t="s" s="2">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C157" t="s">
         <v>42</v>
       </c>
       <c r="D157" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E157" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F157" t="s">
         <v>13</v>
       </c>
       <c r="G157" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
       <c r="I157" t="s">
         <v>16</v>
       </c>
       <c r="J157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>65585</v>
+        <v>63787</v>
       </c>
       <c r="B158" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C158" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D158" t="s">
-        <v>52</v>
+        <v>239</v>
       </c>
       <c r="E158" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G158" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="I158" t="s">
         <v>16</v>
       </c>
       <c r="J158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>65586</v>
+        <v>65581</v>
       </c>
       <c r="B159" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C159" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D159" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E159" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F159" t="s">
         <v>13</v>
       </c>
       <c r="G159" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H159" t="s">
         <v>15</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>65587</v>
+        <v>65582</v>
       </c>
       <c r="B160" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C160" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D160" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="E160" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F160" t="s">
         <v>13</v>
       </c>
       <c r="G160" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H160" t="s">
         <v>15</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>65592</v>
+        <v>65583</v>
       </c>
       <c r="B161" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C161" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D161" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E161" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F161" t="s">
         <v>13</v>
       </c>
       <c r="G161" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H161" t="s">
         <v>15</v>
       </c>
       <c r="I161" t="s">
         <v>16</v>
       </c>
       <c r="J161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>65593</v>
+        <v>65584</v>
       </c>
       <c r="B162" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C162" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D162" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E162" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F162" t="s">
         <v>13</v>
       </c>
       <c r="G162" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H162" t="s">
         <v>15</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>65594</v>
+        <v>65585</v>
       </c>
       <c r="B163" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C163" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D163" t="s">
-        <v>243</v>
+        <v>55</v>
       </c>
       <c r="E163" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F163" t="s">
         <v>13</v>
       </c>
       <c r="G163" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
       <c r="I163" t="s">
         <v>16</v>
       </c>
       <c r="J163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>65595</v>
+        <v>65586</v>
       </c>
       <c r="B164" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C164" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D164" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E164" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
       <c r="G164" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
       </c>
       <c r="I164" t="s">
         <v>16</v>
       </c>
       <c r="J164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>65596</v>
+        <v>65587</v>
       </c>
       <c r="B165" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C165" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D165" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="E165" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F165" t="s">
         <v>13</v>
       </c>
       <c r="G165" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
       <c r="I165" t="s">
         <v>16</v>
       </c>
       <c r="J165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>65597</v>
+        <v>65592</v>
       </c>
       <c r="B166" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C166" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D166" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E166" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F166" t="s">
         <v>13</v>
       </c>
       <c r="G166" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
       <c r="I166" t="s">
         <v>16</v>
       </c>
       <c r="J166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>65598</v>
+        <v>65593</v>
       </c>
       <c r="B167" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C167" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D167" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E167" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
       <c r="G167" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
       <c r="I167" t="s">
         <v>16</v>
       </c>
       <c r="J167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>65646</v>
+        <v>65594</v>
       </c>
       <c r="B168" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C168" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D168" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E168" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
       </c>
       <c r="G168" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H168" t="s">
         <v>15</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>65647</v>
+        <v>65595</v>
       </c>
       <c r="B169" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C169" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D169" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E169" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F169" t="s">
         <v>13</v>
       </c>
       <c r="G169" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H169" t="s">
         <v>15</v>
       </c>
       <c r="I169" t="s">
         <v>16</v>
       </c>
       <c r="J169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>65648</v>
+        <v>65596</v>
       </c>
       <c r="B170" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C170" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D170" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="E170" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F170" t="s">
         <v>13</v>
       </c>
       <c r="G170" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
       </c>
       <c r="I170" t="s">
         <v>16</v>
       </c>
       <c r="J170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>65649</v>
+        <v>65597</v>
       </c>
       <c r="B171" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C171" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D171" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E171" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F171" t="s">
         <v>13</v>
       </c>
       <c r="G171" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H171" t="s">
         <v>15</v>
       </c>
       <c r="I171" t="s">
         <v>16</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>65650</v>
+        <v>65598</v>
       </c>
       <c r="B172" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C172" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D172" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E172" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F172" t="s">
         <v>13</v>
       </c>
       <c r="G172" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H172" t="s">
         <v>15</v>
       </c>
       <c r="I172" t="s">
         <v>16</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>65762</v>
+        <v>65646</v>
       </c>
       <c r="B173" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C173" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D173" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="E173" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F173" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G173" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H173" t="s">
         <v>15</v>
       </c>
       <c r="I173" t="s">
         <v>16</v>
       </c>
       <c r="J173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>65803</v>
+        <v>65647</v>
       </c>
       <c r="B174" t="s" s="2">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="C174" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D174" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="E174" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F174" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G174" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
       </c>
       <c r="I174" t="s">
         <v>16</v>
       </c>
       <c r="J174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>65686</v>
+        <v>65648</v>
       </c>
       <c r="B175" t="s" s="2">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C175" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D175" t="s">
-        <v>55</v>
+        <v>255</v>
       </c>
       <c r="E175" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F175" t="s">
         <v>13</v>
       </c>
       <c r="G175" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H175" t="s">
         <v>15</v>
       </c>
       <c r="I175" t="s">
         <v>16</v>
       </c>
       <c r="J175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>65687</v>
+        <v>65649</v>
       </c>
       <c r="B176" t="s" s="2">
-        <v>252</v>
+        <v>238</v>
       </c>
       <c r="C176" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="D176" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E176" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F176" t="s">
         <v>13</v>
       </c>
       <c r="G176" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H176" t="s">
         <v>15</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>65688</v>
+        <v>65650</v>
       </c>
       <c r="B177" t="s" s="2">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="C177" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D177" t="s">
-        <v>60</v>
+        <v>257</v>
       </c>
       <c r="E177" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F177" t="s">
         <v>13</v>
       </c>
       <c r="G177" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H177" t="s">
         <v>15</v>
       </c>
       <c r="I177" t="s">
         <v>16</v>
       </c>
       <c r="J177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>65689</v>
+        <v>65762</v>
       </c>
       <c r="B178" t="s" s="2">
-        <v>254</v>
+        <v>238</v>
       </c>
       <c r="C178" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="D178" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
       <c r="E178" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G178" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>65690</v>
+        <v>65803</v>
       </c>
       <c r="B179" t="s" s="2">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="C179" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="D179" t="s">
-        <v>66</v>
+        <v>254</v>
       </c>
       <c r="E179" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G179" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H179" t="s">
         <v>15</v>
       </c>
       <c r="I179" t="s">
         <v>16</v>
       </c>
       <c r="J179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>65691</v>
+        <v>65686</v>
       </c>
       <c r="B180" t="s" s="2">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C180" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D180" t="s">
-        <v>258</v>
+        <v>58</v>
       </c>
       <c r="E180" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
       <c r="G180" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>66630</v>
+        <v>65687</v>
       </c>
       <c r="B181" t="s" s="2">
+        <v>258</v>
+      </c>
+      <c r="C181" t="s">
+        <v>58</v>
+      </c>
+      <c r="D181" t="s">
         <v>259</v>
       </c>
-      <c r="C181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E181" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F181" t="s">
         <v>13</v>
       </c>
       <c r="G181" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
       <c r="I181" t="s">
         <v>16</v>
       </c>
       <c r="J181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>65692</v>
+        <v>65688</v>
       </c>
       <c r="B182" t="s" s="2">
         <v>260</v>
       </c>
       <c r="C182" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D182" t="s">
-        <v>261</v>
+        <v>63</v>
       </c>
       <c r="E182" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F182" t="s">
         <v>13</v>
       </c>
       <c r="G182" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
       <c r="I182" t="s">
         <v>16</v>
       </c>
       <c r="J182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>65693</v>
+        <v>65689</v>
       </c>
       <c r="B183" t="s" s="2">
         <v>260</v>
       </c>
       <c r="C183" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="D183" t="s">
-        <v>76</v>
+        <v>261</v>
       </c>
       <c r="E183" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="G183" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
       <c r="I183" t="s">
         <v>16</v>
       </c>
       <c r="J183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>66701</v>
+        <v>65690</v>
       </c>
       <c r="B184" t="s" s="2">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C184" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="D184" t="s">
-        <v>261</v>
+        <v>69</v>
       </c>
       <c r="E184" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F184" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G184" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
       <c r="I184" t="s">
         <v>16</v>
       </c>
       <c r="J184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>65635</v>
+        <v>65691</v>
       </c>
       <c r="B185" t="s" s="2">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="C185" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="D185" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E185" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="G185" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
       <c r="I185" t="s">
         <v>16</v>
       </c>
       <c r="J185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>65636</v>
+        <v>66630</v>
       </c>
       <c r="B186" t="s" s="2">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C186" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D186" t="s">
-        <v>264</v>
+        <v>77</v>
       </c>
       <c r="E186" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="G186" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
       <c r="I186" t="s">
         <v>16</v>
       </c>
       <c r="J186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>65637</v>
+        <v>65692</v>
       </c>
       <c r="B187" t="s" s="2">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C187" t="s">
         <v>79</v>
       </c>
       <c r="D187" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E187" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="G187" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H187" t="s">
         <v>15</v>
       </c>
       <c r="I187" t="s">
         <v>16</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>65738</v>
+        <v>65693</v>
       </c>
       <c r="B188" t="s" s="2">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C188" t="s">
         <v>79</v>
       </c>
       <c r="D188" t="s">
-        <v>266</v>
+        <v>79</v>
       </c>
       <c r="E188" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="G188" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
       <c r="I188" t="s">
         <v>16</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>64130</v>
+        <v>66701</v>
       </c>
       <c r="B189" t="s" s="2">
+        <v>266</v>
+      </c>
+      <c r="C189" t="s">
+        <v>79</v>
+      </c>
+      <c r="D189" t="s">
         <v>267</v>
       </c>
-      <c r="C189" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E189" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F189" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="G189" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
       <c r="I189" t="s">
         <v>16</v>
       </c>
       <c r="J189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>65567</v>
+        <v>65635</v>
       </c>
       <c r="B190" t="s" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C190" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D190" t="s">
         <v>269</v>
       </c>
       <c r="E190" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="G190" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="I190" t="s">
         <v>16</v>
       </c>
       <c r="J190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>65568</v>
+        <v>65636</v>
       </c>
       <c r="B191" t="s" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C191" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D191" t="s">
         <v>270</v>
       </c>
       <c r="E191" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F191" t="s">
         <v>13</v>
       </c>
       <c r="G191" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
       <c r="I191" t="s">
         <v>16</v>
       </c>
       <c r="J191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>65569</v>
+        <v>65637</v>
       </c>
       <c r="B192" t="s" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C192" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D192" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E192" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F192" t="s">
         <v>13</v>
       </c>
       <c r="G192" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>65571</v>
+        <v>65738</v>
       </c>
       <c r="B193" t="s" s="2">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C193" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="D193" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E193" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="G193" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H193" t="s">
         <v>15</v>
       </c>
       <c r="I193" t="s">
         <v>16</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>65782</v>
+        <v>65567</v>
       </c>
       <c r="B194" t="s" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C194" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D194" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E194" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F194" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G194" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H194" t="s">
         <v>15</v>
       </c>
       <c r="I194" t="s">
         <v>16</v>
       </c>
       <c r="J194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>66613</v>
+        <v>65568</v>
       </c>
       <c r="B195" t="s" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C195" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D195" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="E195" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F195" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G195" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
       </c>
       <c r="I195" t="s">
         <v>16</v>
       </c>
       <c r="J195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>66625</v>
+        <v>65569</v>
       </c>
       <c r="B196" t="s" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C196" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D196" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="E196" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F196" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G196" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H196" t="s">
         <v>15</v>
       </c>
       <c r="I196" t="s">
         <v>16</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>66626</v>
+        <v>65571</v>
       </c>
       <c r="B197" t="s" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C197" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D197" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="E197" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G197" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H197" t="s">
         <v>15</v>
       </c>
       <c r="I197" t="s">
         <v>16</v>
       </c>
       <c r="J197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>66628</v>
+        <v>65782</v>
       </c>
       <c r="B198" t="s" s="2">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C198" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D198" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E198" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F198" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G198" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H198" t="s">
         <v>15</v>
       </c>
       <c r="I198" t="s">
         <v>16</v>
       </c>
       <c r="J198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>65694</v>
+        <v>66613</v>
       </c>
       <c r="B199" t="s" s="2">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C199" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="D199" t="s">
-        <v>113</v>
+        <v>276</v>
       </c>
       <c r="E199" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G199" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H199" t="s">
         <v>15</v>
       </c>
       <c r="I199" t="s">
         <v>16</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>65695</v>
+        <v>66625</v>
       </c>
       <c r="B200" t="s" s="2">
+        <v>273</v>
+      </c>
+      <c r="C200" t="s">
+        <v>91</v>
+      </c>
+      <c r="D200" t="s">
         <v>274</v>
       </c>
-      <c r="C200" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G200" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H200" t="s">
         <v>15</v>
       </c>
       <c r="I200" t="s">
         <v>16</v>
       </c>
       <c r="J200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>65708</v>
+        <v>66626</v>
       </c>
       <c r="B201" t="s" s="2">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="C201" t="s">
-        <v>116</v>
+        <v>91</v>
       </c>
       <c r="D201" t="s">
-        <v>116</v>
+        <v>278</v>
       </c>
       <c r="E201" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G201" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H201" t="s">
         <v>15</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>65603</v>
+        <v>66628</v>
       </c>
       <c r="B202" t="s" s="2">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C202" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="D202" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="E202" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G202" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
       </c>
       <c r="I202" t="s">
         <v>16</v>
       </c>
       <c r="J202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>65612</v>
+        <v>65694</v>
       </c>
       <c r="B203" t="s" s="2">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C203" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D203" t="s">
-        <v>279</v>
+        <v>116</v>
       </c>
       <c r="E203" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F203" t="s">
         <v>13</v>
       </c>
       <c r="G203" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H203" t="s">
         <v>15</v>
       </c>
       <c r="I203" t="s">
         <v>16</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>65794</v>
+        <v>65695</v>
       </c>
       <c r="B204" t="s" s="2">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C204" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D204" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="E204" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F204" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
       </c>
       <c r="I204" t="s">
         <v>16</v>
       </c>
       <c r="J204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>70042</v>
+        <v>65708</v>
       </c>
       <c r="B205" t="s" s="2">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="C205" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D205" t="s">
-        <v>280</v>
+        <v>119</v>
       </c>
       <c r="E205" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
       <c r="I205" t="s">
         <v>16</v>
       </c>
       <c r="J205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>65664</v>
+        <v>65603</v>
       </c>
       <c r="B206" t="s" s="2">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C206" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D206" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E206" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
       <c r="I206" t="s">
         <v>16</v>
       </c>
       <c r="J206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>65677</v>
+        <v>65612</v>
       </c>
       <c r="B207" t="s" s="2">
         <v>283</v>
       </c>
       <c r="C207" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D207" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E207" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
       </c>
       <c r="I207" t="s">
         <v>16</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>65793</v>
+        <v>65794</v>
       </c>
       <c r="B208" t="s" s="2">
         <v>283</v>
       </c>
       <c r="C208" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D208" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E208" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F208" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G208" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
       <c r="I208" t="s">
         <v>16</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>65784</v>
+        <v>70042</v>
       </c>
       <c r="B209" t="s" s="2">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C209" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="D209" t="s">
         <v>286</v>
       </c>
       <c r="E209" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F209" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G209" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
       <c r="I209" t="s">
         <v>16</v>
       </c>
       <c r="J209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>65580</v>
+        <v>65664</v>
       </c>
       <c r="B210" t="s" s="2">
         <v>287</v>
       </c>
       <c r="C210" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="D210" t="s">
         <v>288</v>
       </c>
       <c r="E210" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
       <c r="I210" t="s">
         <v>16</v>
       </c>
       <c r="J210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>65661</v>
+        <v>65677</v>
       </c>
       <c r="B211" t="s" s="2">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C211" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D211" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E211" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
       </c>
       <c r="I211" t="s">
         <v>16</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>65662</v>
+        <v>65793</v>
       </c>
       <c r="B212" t="s" s="2">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C212" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D212" t="s">
         <v>290</v>
       </c>
       <c r="E212" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G212" t="s">
-        <v>220</v>
+        <v>291</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="I212" t="s">
         <v>16</v>
       </c>
       <c r="J212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>65663</v>
+        <v>65784</v>
       </c>
       <c r="B213" t="s" s="2">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="C213" t="s">
         <v>138</v>
       </c>
       <c r="D213" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E213" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G213" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
       <c r="I213" t="s">
         <v>16</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>65742</v>
+        <v>65580</v>
       </c>
       <c r="B214" t="s" s="2">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C214" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D214" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="E214" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F214" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G214" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
       </c>
       <c r="I214" t="s">
         <v>16</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>65743</v>
+        <v>65661</v>
       </c>
       <c r="B215" t="s" s="2">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C215" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D215" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="E215" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F215" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G215" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
       <c r="I215" t="s">
         <v>16</v>
       </c>
       <c r="J215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>65744</v>
+        <v>65662</v>
       </c>
       <c r="B216" t="s" s="2">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="C216" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D216" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="E216" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F216" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G216" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H216" t="s">
         <v>15</v>
       </c>
       <c r="I216" t="s">
         <v>16</v>
       </c>
       <c r="J216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>63537</v>
+        <v>65663</v>
       </c>
       <c r="B217" t="s" s="2">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C217" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D217" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="E217" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F217" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G217" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H217" t="s">
         <v>15</v>
       </c>
       <c r="I217" t="s">
         <v>16</v>
       </c>
       <c r="J217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>63541</v>
+        <v>65742</v>
       </c>
       <c r="B218" t="s" s="2">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C218" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D218" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="E218" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F218" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G218" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
       </c>
       <c r="I218" t="s">
         <v>16</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>63542</v>
+        <v>65743</v>
       </c>
       <c r="B219" t="s" s="2">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C219" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D219" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="E219" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F219" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G219" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H219" t="s">
         <v>15</v>
       </c>
       <c r="I219" t="s">
         <v>16</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>65656</v>
+        <v>65744</v>
       </c>
       <c r="B220" t="s" s="2">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C220" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D220" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E220" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F220" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G220" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
       </c>
       <c r="I220" t="s">
         <v>16</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>65668</v>
+        <v>63537</v>
       </c>
       <c r="B221" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C221" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D221" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="E221" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G221" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
       </c>
       <c r="I221" t="s">
         <v>16</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>65733</v>
+        <v>63542</v>
       </c>
       <c r="B222" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C222" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D222" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="E222" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F222" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G222" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
       <c r="I222" t="s">
         <v>16</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>65735</v>
+        <v>65656</v>
       </c>
       <c r="B223" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C223" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D223" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E223" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F223" t="s">
         <v>13</v>
       </c>
       <c r="G223" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="I223" t="s">
         <v>16</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>65737</v>
+        <v>65668</v>
       </c>
       <c r="B224" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C224" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D224" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="E224" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F224" t="s">
         <v>13</v>
       </c>
       <c r="G224" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H224" t="s">
         <v>15</v>
       </c>
       <c r="I224" t="s">
         <v>16</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>65770</v>
+        <v>65733</v>
       </c>
       <c r="B225" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C225" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D225" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="E225" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F225" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G225" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
       </c>
       <c r="I225" t="s">
         <v>16</v>
       </c>
       <c r="J225" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>65797</v>
+        <v>65735</v>
       </c>
       <c r="B226" t="s" s="2">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C226" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="D226" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="E226" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F226" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G226" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
       <c r="I226" t="s">
         <v>16</v>
       </c>
       <c r="J226" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>65703</v>
+        <v>65737</v>
       </c>
       <c r="B227" t="s" s="2">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C227" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D227" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E227" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F227" t="s">
         <v>13</v>
       </c>
       <c r="G227" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H227" t="s">
         <v>15</v>
       </c>
       <c r="I227" t="s">
         <v>16</v>
       </c>
       <c r="J227" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>65702</v>
+        <v>65745</v>
       </c>
       <c r="B228" t="s" s="2">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C228" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="D228" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="E228" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F228" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G228" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H228" t="s">
         <v>15</v>
       </c>
       <c r="I228" t="s">
         <v>16</v>
       </c>
       <c r="J228" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>65701</v>
+        <v>65770</v>
       </c>
       <c r="B229" t="s" s="2">
+        <v>299</v>
+      </c>
+      <c r="C229" t="s">
+        <v>146</v>
+      </c>
+      <c r="D229" t="s">
         <v>302</v>
       </c>
-      <c r="C229" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E229" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F229" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G229" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
       </c>
       <c r="I229" t="s">
         <v>16</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>63730</v>
+        <v>65797</v>
       </c>
       <c r="B230" t="s" s="2">
+        <v>299</v>
+      </c>
+      <c r="C230" t="s">
+        <v>146</v>
+      </c>
+      <c r="D230" t="s">
         <v>304</v>
       </c>
-      <c r="C230" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E230" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F230" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G230" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
       </c>
       <c r="I230" t="s">
         <v>16</v>
       </c>
       <c r="J230" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>65720</v>
+        <v>65703</v>
       </c>
       <c r="B231" t="s" s="2">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C231" t="s">
-        <v>170</v>
+        <v>154</v>
       </c>
       <c r="D231" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E231" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F231" t="s">
         <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
       </c>
       <c r="I231" t="s">
         <v>16</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>65696</v>
+        <v>65702</v>
       </c>
       <c r="B232" t="s" s="2">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C232" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="D232" t="s">
-        <v>175</v>
+        <v>308</v>
       </c>
       <c r="E232" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
       </c>
       <c r="I232" t="s">
         <v>16</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>65750</v>
+        <v>65701</v>
       </c>
       <c r="B233" t="s" s="2">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C233" t="s">
-        <v>188</v>
+        <v>163</v>
       </c>
       <c r="D233" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="E233" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F233" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G233" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H233" t="s">
         <v>15</v>
       </c>
       <c r="I233" t="s">
         <v>16</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>66675</v>
+        <v>65720</v>
       </c>
       <c r="B234" t="s" s="2">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C234" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="D234" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="E234" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F234" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G234" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
       <c r="I234" t="s">
         <v>16</v>
       </c>
       <c r="J234" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>65671</v>
+        <v>65763</v>
       </c>
       <c r="B235" t="s" s="2">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C235" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="D235" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E235" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F235" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G235" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
       <c r="I235" t="s">
         <v>16</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>65769</v>
+        <v>65696</v>
       </c>
       <c r="B236" t="s" s="2">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="C236" t="s">
-        <v>192</v>
+        <v>178</v>
       </c>
       <c r="D236" t="s">
-        <v>310</v>
+        <v>178</v>
       </c>
       <c r="E236" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F236" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G236" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
       <c r="I236" t="s">
         <v>16</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>65768</v>
+        <v>65750</v>
       </c>
       <c r="B237" t="s" s="2">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C237" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D237" t="s">
-        <v>197</v>
+        <v>315</v>
       </c>
       <c r="E237" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F237" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G237" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
       <c r="I237" t="s">
         <v>16</v>
       </c>
       <c r="J237" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>65798</v>
+        <v>66675</v>
       </c>
       <c r="B238" t="s" s="2">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C238" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D238" t="s">
-        <v>197</v>
+        <v>315</v>
       </c>
       <c r="E238" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F238" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="G238" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
       </c>
       <c r="I238" t="s">
         <v>16</v>
       </c>
       <c r="J238" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>66620</v>
+        <v>65671</v>
       </c>
       <c r="B239" t="s" s="2">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C239" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D239" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E239" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F239" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G239" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="H239" t="s">
         <v>15</v>
       </c>
       <c r="I239" t="s">
         <v>16</v>
       </c>
       <c r="J239" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>66621</v>
+        <v>65769</v>
       </c>
       <c r="B240" t="s" s="2">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C240" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="D240" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="E240" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G240" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>66745</v>
+        <v>65768</v>
       </c>
       <c r="B241" t="s" s="2">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C241" t="s">
-        <v>315</v>
+        <v>203</v>
       </c>
       <c r="D241" t="s">
-        <v>316</v>
+        <v>203</v>
       </c>
       <c r="E241" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F241" t="s">
         <v>13</v>
       </c>
       <c r="G241" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H241" t="s">
-        <v>317</v>
+        <v>15</v>
       </c>
       <c r="I241" t="s">
         <v>16</v>
       </c>
       <c r="J241" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>66800</v>
+        <v>65798</v>
       </c>
       <c r="B242" t="s" s="2">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="C242" t="s">
-        <v>315</v>
+        <v>203</v>
       </c>
       <c r="D242" t="s">
-        <v>318</v>
+        <v>203</v>
       </c>
       <c r="E242" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F242" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G242" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H242" t="s">
-        <v>317</v>
+        <v>15</v>
       </c>
       <c r="I242" t="s">
         <v>16</v>
       </c>
       <c r="J242" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>70103</v>
+        <v>66620</v>
       </c>
       <c r="B243" t="s" s="2">
         <v>319</v>
       </c>
       <c r="C243" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D243" t="s">
         <v>320</v>
       </c>
       <c r="E243" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F243" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G243" t="s">
-        <v>220</v>
+        <v>240</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
       </c>
       <c r="I243" t="s">
         <v>16</v>
       </c>
       <c r="J243" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>73043</v>
+        <v>66621</v>
       </c>
       <c r="B244" t="s" s="2">
         <v>319</v>
       </c>
       <c r="C244" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D244" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="E244" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F244" t="s">
         <v>13</v>
       </c>
       <c r="G244" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H244" t="s">
-        <v>322</v>
+        <v>15</v>
       </c>
       <c r="I244" t="s">
         <v>16</v>
       </c>
       <c r="J244" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>65613</v>
+        <v>66745</v>
       </c>
       <c r="B245" t="s" s="2">
+        <v>321</v>
+      </c>
+      <c r="C245" t="s">
+        <v>322</v>
+      </c>
+      <c r="D245" t="s">
         <v>323</v>
       </c>
-      <c r="C245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E245" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F245" t="s">
         <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
       <c r="I245" t="s">
         <v>16</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>65614</v>
+        <v>66800</v>
       </c>
       <c r="B246" t="s" s="2">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="C246" t="s">
-        <v>213</v>
+        <v>322</v>
       </c>
       <c r="D246" t="s">
-        <v>217</v>
+        <v>324</v>
       </c>
       <c r="E246" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F246" t="s">
         <v>13</v>
       </c>
       <c r="G246" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="H246" t="s">
         <v>15</v>
       </c>
       <c r="I246" t="s">
         <v>16</v>
       </c>
       <c r="J246" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>55646</v>
+        <v>70103</v>
       </c>
       <c r="B247" t="s" s="2">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C247" t="s">
-        <v>325</v>
+        <v>210</v>
       </c>
       <c r="D247" t="s">
         <v>326</v>
       </c>
       <c r="E247" t="s">
-        <v>327</v>
+        <v>225</v>
       </c>
       <c r="F247" t="s">
         <v>13</v>
       </c>
       <c r="G247" t="s">
-        <v>28</v>
+        <v>226</v>
       </c>
       <c r="H247" t="s">
         <v>15</v>
       </c>
       <c r="I247" t="s">
         <v>16</v>
       </c>
       <c r="J247" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>55647</v>
+        <v>73043</v>
       </c>
       <c r="B248" t="s" s="2">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C248" t="s">
-        <v>325</v>
+        <v>210</v>
       </c>
       <c r="D248" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E248" t="s">
-        <v>327</v>
+        <v>225</v>
       </c>
       <c r="F248" t="s">
         <v>13</v>
       </c>
       <c r="G248" t="s">
-        <v>28</v>
+        <v>226</v>
       </c>
       <c r="H248" t="s">
         <v>15</v>
       </c>
       <c r="I248" t="s">
         <v>16</v>
       </c>
       <c r="J248" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>50408</v>
+        <v>65613</v>
       </c>
       <c r="B249" t="s" s="2">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C249" t="s">
-        <v>330</v>
+        <v>219</v>
       </c>
       <c r="D249" t="s">
-        <v>331</v>
+        <v>220</v>
       </c>
       <c r="E249" t="s">
-        <v>327</v>
+        <v>225</v>
       </c>
       <c r="F249" t="s">
         <v>13</v>
       </c>
       <c r="G249" t="s">
-        <v>332</v>
+        <v>226</v>
       </c>
       <c r="H249" t="s">
         <v>15</v>
       </c>
       <c r="I249" t="s">
         <v>16</v>
       </c>
       <c r="J249" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>31123</v>
+        <v>65614</v>
       </c>
       <c r="B250" t="s" s="2">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C250" t="s">
-        <v>334</v>
+        <v>219</v>
       </c>
       <c r="D250" t="s">
-        <v>335</v>
+        <v>223</v>
       </c>
       <c r="E250" t="s">
-        <v>327</v>
+        <v>225</v>
       </c>
       <c r="F250" t="s">
         <v>13</v>
       </c>
       <c r="G250" t="s">
-        <v>28</v>
+        <v>226</v>
       </c>
       <c r="H250" t="s">
         <v>15</v>
       </c>
       <c r="I250" t="s">
         <v>16</v>
       </c>
       <c r="J250" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
-        <v>55571</v>
+        <v>55646</v>
       </c>
       <c r="B251" t="s" s="2">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C251" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="D251" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
       <c r="E251" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F251" t="s">
         <v>13</v>
       </c>
       <c r="G251" t="s">
-        <v>339</v>
+        <v>31</v>
       </c>
       <c r="H251" t="s">
         <v>15</v>
       </c>
       <c r="I251" t="s">
         <v>16</v>
       </c>
       <c r="J251" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
-        <v>55572</v>
+        <v>55647</v>
       </c>
       <c r="B252" t="s" s="2">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C252" t="s">
-        <v>337</v>
+        <v>330</v>
       </c>
       <c r="D252" t="s">
-        <v>340</v>
+        <v>333</v>
       </c>
       <c r="E252" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F252" t="s">
         <v>13</v>
       </c>
       <c r="G252" t="s">
-        <v>339</v>
+        <v>31</v>
       </c>
       <c r="H252" t="s">
         <v>15</v>
       </c>
       <c r="I252" t="s">
         <v>16</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
-        <v>55581</v>
+        <v>50408</v>
       </c>
       <c r="B253" t="s" s="2">
-        <v>341</v>
+        <v>334</v>
       </c>
       <c r="C253" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="D253" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="E253" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F253" t="s">
         <v>13</v>
       </c>
       <c r="G253" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="H253" t="s">
         <v>15</v>
       </c>
       <c r="I253" t="s">
         <v>16</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
-        <v>55582</v>
+        <v>31123</v>
       </c>
       <c r="B254" t="s" s="2">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C254" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D254" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="E254" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F254" t="s">
         <v>13</v>
       </c>
       <c r="G254" t="s">
-        <v>339</v>
+        <v>31</v>
       </c>
       <c r="H254" t="s">
         <v>15</v>
       </c>
       <c r="I254" t="s">
         <v>16</v>
       </c>
       <c r="J254" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
-        <v>55583</v>
+        <v>55571</v>
       </c>
       <c r="B255" t="s" s="2">
         <v>341</v>
       </c>
       <c r="C255" t="s">
         <v>342</v>
       </c>
       <c r="D255" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E255" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F255" t="s">
         <v>13</v>
       </c>
       <c r="G255" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H255" t="s">
         <v>15</v>
       </c>
       <c r="I255" t="s">
         <v>16</v>
       </c>
       <c r="J255" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
-        <v>55585</v>
+        <v>55572</v>
       </c>
       <c r="B256" t="s" s="2">
         <v>341</v>
       </c>
       <c r="C256" t="s">
         <v>342</v>
       </c>
       <c r="D256" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="E256" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F256" t="s">
         <v>13</v>
       </c>
       <c r="G256" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H256" t="s">
         <v>15</v>
       </c>
       <c r="I256" t="s">
         <v>16</v>
       </c>
       <c r="J256" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
-        <v>59071</v>
+        <v>55581</v>
       </c>
       <c r="B257" t="s" s="2">
+        <v>346</v>
+      </c>
+      <c r="C257" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D257" t="s">
         <v>348</v>
       </c>
       <c r="E257" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F257" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G257" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="H257" t="s">
         <v>15</v>
       </c>
       <c r="I257" t="s">
         <v>16</v>
       </c>
       <c r="J257" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
-        <v>54173</v>
+        <v>55582</v>
       </c>
       <c r="B258" t="s" s="2">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C258" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D258" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="E258" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F258" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G258" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="H258" t="s">
         <v>15</v>
       </c>
       <c r="I258" t="s">
         <v>16</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
-        <v>55605</v>
+        <v>55583</v>
       </c>
       <c r="B259" t="s" s="2">
+        <v>346</v>
+      </c>
+      <c r="C259" t="s">
+        <v>347</v>
+      </c>
+      <c r="D259" t="s">
         <v>350</v>
       </c>
-      <c r="C259" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E259" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F259" t="s">
         <v>13</v>
       </c>
       <c r="G259" t="s">
-        <v>28</v>
+        <v>344</v>
       </c>
       <c r="H259" t="s">
         <v>15</v>
       </c>
       <c r="I259" t="s">
         <v>16</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
-        <v>59093</v>
+        <v>55585</v>
       </c>
       <c r="B260" t="s" s="2">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C260" t="s">
+        <v>347</v>
+      </c>
+      <c r="D260" t="s">
         <v>351</v>
       </c>
-      <c r="D260" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E260" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F260" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G260" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="H260" t="s">
         <v>15</v>
       </c>
       <c r="I260" t="s">
         <v>16</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
-        <v>55606</v>
+        <v>59071</v>
       </c>
       <c r="B261" t="s" s="2">
+        <v>352</v>
+      </c>
+      <c r="C261" t="s">
+        <v>353</v>
+      </c>
+      <c r="D261" t="s">
+        <v>353</v>
+      </c>
+      <c r="E261" t="s">
+        <v>332</v>
+      </c>
+      <c r="F261" t="s">
+        <v>71</v>
+      </c>
+      <c r="G261" t="s">
         <v>354</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
       <c r="H261" t="s">
         <v>15</v>
       </c>
       <c r="I261" t="s">
         <v>16</v>
       </c>
       <c r="J261" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
-        <v>66747</v>
+        <v>54173</v>
       </c>
       <c r="B262" t="s" s="2">
+        <v>355</v>
+      </c>
+      <c r="C262" t="s">
+        <v>356</v>
+      </c>
+      <c r="D262" t="s">
         <v>357</v>
       </c>
-      <c r="C262" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E262" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F262" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G262" t="s">
-        <v>28</v>
+        <v>354</v>
       </c>
       <c r="H262" t="s">
-        <v>317</v>
+        <v>15</v>
       </c>
       <c r="I262" t="s">
         <v>16</v>
       </c>
       <c r="J262" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
-        <v>55630</v>
+        <v>55605</v>
       </c>
       <c r="B263" t="s" s="2">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C263" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D263" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E263" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F263" t="s">
         <v>13</v>
       </c>
       <c r="G263" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H263" t="s">
         <v>15</v>
       </c>
       <c r="I263" t="s">
         <v>16</v>
       </c>
       <c r="J263" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
-        <v>59786</v>
+        <v>59093</v>
       </c>
       <c r="B264" t="s" s="2">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C264" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="D264" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E264" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F264" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G264" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="H264" t="s">
         <v>15</v>
       </c>
       <c r="I264" t="s">
         <v>16</v>
       </c>
       <c r="J264" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
-        <v>54181</v>
+        <v>55606</v>
       </c>
       <c r="B265" t="s" s="2">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C265" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="D265" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E265" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F265" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G265" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="H265" t="s">
         <v>15</v>
       </c>
       <c r="I265" t="s">
         <v>16</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
-        <v>57169</v>
+        <v>66747</v>
       </c>
       <c r="B266" t="s" s="2">
         <v>362</v>
       </c>
       <c r="C266" t="s">
         <v>363</v>
       </c>
       <c r="D266" t="s">
         <v>363</v>
       </c>
       <c r="E266" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F266" t="s">
         <v>13</v>
       </c>
       <c r="G266" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H266" t="s">
         <v>15</v>
       </c>
       <c r="I266" t="s">
         <v>16</v>
       </c>
       <c r="J266" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
-        <v>63543</v>
+        <v>55630</v>
       </c>
       <c r="B267" t="s" s="2">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C267" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D267" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="E267" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="F267" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G267" t="s">
-        <v>349</v>
+        <v>31</v>
       </c>
       <c r="H267" t="s">
         <v>15</v>
       </c>
       <c r="I267" t="s">
         <v>16</v>
       </c>
       <c r="J267" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
-        <v>53579</v>
+        <v>59786</v>
       </c>
       <c r="B268" t="s" s="2">
         <v>364</v>
       </c>
       <c r="C268" t="s">
         <v>365</v>
       </c>
       <c r="D268" t="s">
         <v>366</v>
       </c>
       <c r="E268" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="F268" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G268" t="s">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="H268" t="s">
         <v>15</v>
       </c>
       <c r="I268" t="s">
         <v>16</v>
       </c>
       <c r="J268" t="s">
-        <v>368</v>
+        <v>17</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
-        <v>53604</v>
+        <v>54181</v>
       </c>
       <c r="B269" t="s" s="2">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C269" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="D269" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="E269" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G269" t="s">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="H269" t="s">
         <v>15</v>
       </c>
       <c r="I269" t="s">
         <v>16</v>
       </c>
       <c r="J269" t="s">
-        <v>368</v>
+        <v>17</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
-        <v>53575</v>
+        <v>57169</v>
       </c>
       <c r="B270" t="s" s="2">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C270" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D270" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="E270" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="F270" t="s">
         <v>13</v>
       </c>
       <c r="G270" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H270" t="s">
         <v>15</v>
       </c>
       <c r="I270" t="s">
         <v>16</v>
       </c>
       <c r="J270" t="s">
-        <v>368</v>
+        <v>17</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
-        <v>53572</v>
+        <v>63543</v>
       </c>
       <c r="B271" t="s" s="2">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="C271" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="D271" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="E271" t="s">
-        <v>367</v>
+        <v>332</v>
       </c>
       <c r="F271" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="G271" t="s">
-        <v>14</v>
+        <v>354</v>
       </c>
       <c r="H271" t="s">
         <v>15</v>
       </c>
       <c r="I271" t="s">
         <v>16</v>
       </c>
       <c r="J271" t="s">
-        <v>368</v>
+        <v>17</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
-        <v>53605</v>
+        <v>53579</v>
       </c>
       <c r="B272" t="s" s="2">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C272" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="D272" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="E272" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F272" t="s">
         <v>13</v>
       </c>
       <c r="G272" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
         <v>15</v>
       </c>
       <c r="I272" t="s">
         <v>16</v>
       </c>
       <c r="J272" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
-        <v>53611</v>
+        <v>53604</v>
       </c>
       <c r="B273" t="s" s="2">
+        <v>369</v>
+      </c>
+      <c r="C273" t="s">
+        <v>370</v>
+      </c>
+      <c r="D273" t="s">
         <v>374</v>
       </c>
-      <c r="C273" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E273" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F273" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G273" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H273" t="s">
         <v>15</v>
       </c>
       <c r="I273" t="s">
         <v>16</v>
       </c>
       <c r="J273" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
-        <v>53606</v>
+        <v>53575</v>
       </c>
       <c r="B274" t="s" s="2">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C274" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D274" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="E274" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F274" t="s">
         <v>13</v>
       </c>
       <c r="G274" t="s">
         <v>14</v>
       </c>
       <c r="H274" t="s">
         <v>15</v>
       </c>
       <c r="I274" t="s">
         <v>16</v>
       </c>
       <c r="J274" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
-        <v>53593</v>
+        <v>53572</v>
       </c>
       <c r="B275" t="s" s="2">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C275" t="s">
-        <v>55</v>
+        <v>376</v>
       </c>
       <c r="D275" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="E275" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F275" t="s">
         <v>13</v>
       </c>
       <c r="G275" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
         <v>15</v>
       </c>
       <c r="I275" t="s">
         <v>16</v>
       </c>
       <c r="J275" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
-        <v>53592</v>
+        <v>53605</v>
       </c>
       <c r="B276" t="s" s="2">
         <v>379</v>
       </c>
       <c r="C276" t="s">
-        <v>55</v>
+        <v>380</v>
       </c>
       <c r="D276" t="s">
         <v>381</v>
       </c>
       <c r="E276" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F276" t="s">
         <v>13</v>
       </c>
       <c r="G276" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
         <v>15</v>
       </c>
       <c r="I276" t="s">
         <v>16</v>
       </c>
       <c r="J276" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
-        <v>53601</v>
+        <v>53611</v>
       </c>
       <c r="B277" t="s" s="2">
         <v>379</v>
       </c>
       <c r="C277" t="s">
-        <v>55</v>
+        <v>380</v>
       </c>
       <c r="D277" t="s">
         <v>382</v>
       </c>
       <c r="E277" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G277" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H277" t="s">
         <v>15</v>
       </c>
       <c r="I277" t="s">
         <v>16</v>
       </c>
       <c r="J277" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
-        <v>53595</v>
+        <v>53606</v>
       </c>
       <c r="B278" t="s" s="2">
+        <v>379</v>
+      </c>
+      <c r="C278" t="s">
+        <v>380</v>
+      </c>
+      <c r="D278" t="s">
         <v>383</v>
       </c>
-      <c r="C278" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E278" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F278" t="s">
         <v>13</v>
       </c>
       <c r="G278" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H278" t="s">
         <v>15</v>
       </c>
       <c r="I278" t="s">
         <v>16</v>
       </c>
       <c r="J278" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
-        <v>53596</v>
+        <v>53593</v>
       </c>
       <c r="B279" t="s" s="2">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C279" t="s">
-        <v>388</v>
+        <v>58</v>
       </c>
       <c r="D279" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="E279" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F279" t="s">
         <v>13</v>
       </c>
       <c r="G279" t="s">
         <v>14</v>
       </c>
       <c r="H279" t="s">
         <v>15</v>
       </c>
       <c r="I279" t="s">
         <v>16</v>
       </c>
       <c r="J279" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
-        <v>53597</v>
+        <v>53592</v>
       </c>
       <c r="B280" t="s" s="2">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C280" t="s">
-        <v>388</v>
+        <v>58</v>
       </c>
       <c r="D280" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="E280" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F280" t="s">
         <v>13</v>
       </c>
       <c r="G280" t="s">
         <v>14</v>
       </c>
       <c r="H280" t="s">
         <v>15</v>
       </c>
       <c r="I280" t="s">
         <v>16</v>
       </c>
       <c r="J280" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
-        <v>53585</v>
+        <v>53598</v>
       </c>
       <c r="B281" t="s" s="2">
         <v>387</v>
       </c>
       <c r="C281" t="s">
         <v>388</v>
       </c>
       <c r="D281" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E281" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F281" t="s">
         <v>13</v>
       </c>
       <c r="G281" t="s">
         <v>14</v>
       </c>
       <c r="H281" t="s">
         <v>15</v>
       </c>
       <c r="I281" t="s">
         <v>16</v>
       </c>
       <c r="J281" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
-        <v>53598</v>
+        <v>53586</v>
       </c>
       <c r="B282" t="s" s="2">
         <v>387</v>
       </c>
       <c r="C282" t="s">
         <v>388</v>
       </c>
       <c r="D282" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="E282" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F282" t="s">
         <v>13</v>
       </c>
       <c r="G282" t="s">
         <v>14</v>
       </c>
       <c r="H282" t="s">
         <v>15</v>
       </c>
       <c r="I282" t="s">
         <v>16</v>
       </c>
       <c r="J282" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
-        <v>53586</v>
+        <v>53582</v>
       </c>
       <c r="B283" t="s" s="2">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="C283" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="D283" t="s">
-        <v>393</v>
+        <v>86</v>
       </c>
       <c r="E283" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F283" t="s">
         <v>13</v>
       </c>
       <c r="G283" t="s">
         <v>14</v>
       </c>
       <c r="H283" t="s">
         <v>15</v>
       </c>
       <c r="I283" t="s">
         <v>16</v>
       </c>
       <c r="J283" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
-        <v>53582</v>
+        <v>53584</v>
       </c>
       <c r="B284" t="s" s="2">
+        <v>393</v>
+      </c>
+      <c r="C284" t="s">
+        <v>106</v>
+      </c>
+      <c r="D284" t="s">
         <v>394</v>
       </c>
-      <c r="C284" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E284" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F284" t="s">
         <v>13</v>
       </c>
       <c r="G284" t="s">
         <v>14</v>
       </c>
       <c r="H284" t="s">
         <v>15</v>
       </c>
       <c r="I284" t="s">
         <v>16</v>
       </c>
       <c r="J284" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
-        <v>53584</v>
+        <v>53643</v>
       </c>
       <c r="B285" t="s" s="2">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C285" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D285" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E285" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F285" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G285" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H285" t="s">
         <v>15</v>
       </c>
       <c r="I285" t="s">
         <v>16</v>
       </c>
       <c r="J285" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
-        <v>53643</v>
+        <v>53583</v>
       </c>
       <c r="B286" t="s" s="2">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="C286" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D286" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="E286" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F286" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G286" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H286" t="s">
         <v>15</v>
       </c>
       <c r="I286" t="s">
         <v>16</v>
       </c>
       <c r="J286" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
-        <v>53583</v>
+        <v>53588</v>
       </c>
       <c r="B287" t="s" s="2">
         <v>396</v>
       </c>
       <c r="C287" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D287" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="E287" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F287" t="s">
         <v>13</v>
       </c>
       <c r="G287" t="s">
         <v>14</v>
       </c>
       <c r="H287" t="s">
         <v>15</v>
       </c>
       <c r="I287" t="s">
         <v>16</v>
       </c>
       <c r="J287" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
-        <v>53341</v>
+        <v>53330</v>
       </c>
       <c r="B288" t="s" s="2">
         <v>396</v>
       </c>
       <c r="C288" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D288" t="s">
-        <v>106</v>
+        <v>285</v>
       </c>
       <c r="E288" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F288" t="s">
         <v>13</v>
       </c>
       <c r="G288" t="s">
         <v>14</v>
       </c>
       <c r="H288" t="s">
         <v>15</v>
       </c>
       <c r="I288" t="s">
         <v>16</v>
       </c>
       <c r="J288" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
-        <v>53588</v>
+        <v>53385</v>
       </c>
       <c r="B289" t="s" s="2">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C289" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D289" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="E289" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F289" t="s">
         <v>13</v>
       </c>
       <c r="G289" t="s">
         <v>14</v>
       </c>
       <c r="H289" t="s">
         <v>15</v>
       </c>
       <c r="I289" t="s">
         <v>16</v>
       </c>
       <c r="J289" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
-        <v>53330</v>
+        <v>53578</v>
       </c>
       <c r="B290" t="s" s="2">
         <v>399</v>
       </c>
       <c r="C290" t="s">
-        <v>120</v>
+        <v>400</v>
       </c>
       <c r="D290" t="s">
-        <v>279</v>
+        <v>401</v>
       </c>
       <c r="E290" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F290" t="s">
         <v>13</v>
       </c>
       <c r="G290" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
         <v>15</v>
       </c>
       <c r="I290" t="s">
         <v>16</v>
       </c>
       <c r="J290" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="291">
       <c r="A291">
-        <v>53385</v>
+        <v>53577</v>
       </c>
       <c r="B291" t="s" s="2">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C291" t="s">
-        <v>120</v>
+        <v>141</v>
       </c>
       <c r="D291" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E291" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F291" t="s">
         <v>13</v>
       </c>
       <c r="G291" t="s">
         <v>14</v>
       </c>
       <c r="H291" t="s">
         <v>15</v>
       </c>
       <c r="I291" t="s">
         <v>16</v>
       </c>
       <c r="J291" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="292">
       <c r="A292">
-        <v>53578</v>
+        <v>53333</v>
       </c>
       <c r="B292" t="s" s="2">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C292" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="D292" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E292" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F292" t="s">
         <v>13</v>
       </c>
       <c r="G292" t="s">
         <v>14</v>
       </c>
       <c r="H292" t="s">
         <v>15</v>
       </c>
       <c r="I292" t="s">
         <v>16</v>
       </c>
       <c r="J292" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
-        <v>53334</v>
+        <v>53571</v>
       </c>
       <c r="B293" t="s" s="2">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="C293" t="s">
-        <v>403</v>
-[...289 lines deleted...]
-      <c r="D302" t="inlineStr">
+        <v>194</v>
+      </c>
+      <c r="D293" t="inlineStr">
         <is>
           <t>Экономика и управление народным хозяйством (по отраслям и сферам деятельности в т.ч.: экономика, организация и управление предприятиями, отраслями, комплексами (в промышленности)</t>
         </is>
       </c>
+      <c r="E293" t="s">
+        <v>372</v>
+      </c>
+      <c r="F293" t="s">
+        <v>71</v>
+      </c>
+      <c r="G293" t="s">
+        <v>14</v>
+      </c>
+      <c r="H293" t="s">
+        <v>15</v>
+      </c>
+      <c r="I293" t="s">
+        <v>16</v>
+      </c>
+      <c r="J293" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294">
+        <v>53610</v>
+      </c>
+      <c r="B294" t="s" s="2">
+        <v>408</v>
+      </c>
+      <c r="C294" t="s">
+        <v>409</v>
+      </c>
+      <c r="D294" t="s">
+        <v>410</v>
+      </c>
+      <c r="E294" t="s">
+        <v>372</v>
+      </c>
+      <c r="F294" t="s">
+        <v>13</v>
+      </c>
+      <c r="G294" t="s">
+        <v>411</v>
+      </c>
+      <c r="H294" t="s">
+        <v>15</v>
+      </c>
+      <c r="I294" t="s">
+        <v>16</v>
+      </c>
+      <c r="J294" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295">
+        <v>53347</v>
+      </c>
+      <c r="B295" t="s" s="2">
+        <v>408</v>
+      </c>
+      <c r="C295" t="s">
+        <v>409</v>
+      </c>
+      <c r="D295" t="s">
+        <v>410</v>
+      </c>
+      <c r="E295" t="s">
+        <v>372</v>
+      </c>
+      <c r="F295" t="s">
+        <v>71</v>
+      </c>
+      <c r="G295" t="s">
+        <v>14</v>
+      </c>
+      <c r="H295" t="s">
+        <v>15</v>
+      </c>
+      <c r="I295" t="s">
+        <v>16</v>
+      </c>
+      <c r="J295" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296">
+        <v>53618</v>
+      </c>
+      <c r="B296" t="s" s="2">
+        <v>412</v>
+      </c>
+      <c r="C296" t="s">
+        <v>413</v>
+      </c>
+      <c r="D296" t="s">
+        <v>414</v>
+      </c>
+      <c r="E296" t="s">
+        <v>372</v>
+      </c>
+      <c r="F296" t="s">
+        <v>13</v>
+      </c>
+      <c r="G296" t="s">
+        <v>411</v>
+      </c>
+      <c r="H296" t="s">
+        <v>15</v>
+      </c>
+      <c r="I296" t="s">
+        <v>16</v>
+      </c>
+      <c r="J296" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297">
+        <v>53607</v>
+      </c>
+      <c r="B297" t="s" s="2">
+        <v>412</v>
+      </c>
+      <c r="C297" t="s">
+        <v>413</v>
+      </c>
+      <c r="D297" t="s">
+        <v>415</v>
+      </c>
+      <c r="E297" t="s">
+        <v>372</v>
+      </c>
+      <c r="F297" t="s">
+        <v>13</v>
+      </c>
+      <c r="G297" t="s">
+        <v>411</v>
+      </c>
+      <c r="H297" t="s">
+        <v>15</v>
+      </c>
+      <c r="I297" t="s">
+        <v>16</v>
+      </c>
+      <c r="J297" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298">
+        <v>64319</v>
+      </c>
+      <c r="B298" t="s" s="2">
+        <v>416</v>
+      </c>
+      <c r="C298" t="s">
+        <v>417</v>
+      </c>
+      <c r="D298" t="s">
+        <v>417</v>
+      </c>
+      <c r="E298" t="s">
+        <v>372</v>
+      </c>
+      <c r="F298" t="s">
+        <v>13</v>
+      </c>
+      <c r="G298" t="s">
+        <v>14</v>
+      </c>
+      <c r="H298" t="s">
+        <v>15</v>
+      </c>
+      <c r="I298" t="s">
+        <v>16</v>
+      </c>
+      <c r="J298" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299">
+        <v>64318</v>
+      </c>
+      <c r="B299" t="s" s="2">
+        <v>418</v>
+      </c>
+      <c r="C299" t="s">
+        <v>419</v>
+      </c>
+      <c r="D299" t="s">
+        <v>419</v>
+      </c>
+      <c r="E299" t="s">
+        <v>372</v>
+      </c>
+      <c r="F299" t="s">
+        <v>13</v>
+      </c>
+      <c r="G299" t="s">
+        <v>14</v>
+      </c>
+      <c r="H299" t="s">
+        <v>15</v>
+      </c>
+      <c r="I299" t="s">
+        <v>16</v>
+      </c>
+      <c r="J299" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300">
+        <v>72936</v>
+      </c>
+      <c r="B300" t="s" s="2">
+        <v>420</v>
+      </c>
+      <c r="C300" t="s">
+        <v>419</v>
+      </c>
+      <c r="D300" t="s">
+        <v>419</v>
+      </c>
+      <c r="E300" t="s">
+        <v>372</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" t="s">
+        <v>14</v>
+      </c>
+      <c r="H300" t="s">
+        <v>15</v>
+      </c>
+      <c r="I300" t="s">
+        <v>16</v>
+      </c>
+      <c r="J300" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301">
+        <v>64320</v>
+      </c>
+      <c r="B301" t="s" s="2">
+        <v>421</v>
+      </c>
+      <c r="C301" t="s">
+        <v>385</v>
+      </c>
+      <c r="D301" t="s">
+        <v>385</v>
+      </c>
+      <c r="E301" t="s">
+        <v>372</v>
+      </c>
+      <c r="F301" t="s">
+        <v>13</v>
+      </c>
+      <c r="G301" t="s">
+        <v>411</v>
+      </c>
+      <c r="H301" t="s">
+        <v>15</v>
+      </c>
+      <c r="I301" t="s">
+        <v>16</v>
+      </c>
+      <c r="J301" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302">
+        <v>64324</v>
+      </c>
+      <c r="B302" t="s" s="2">
+        <v>422</v>
+      </c>
+      <c r="C302" t="s">
+        <v>371</v>
+      </c>
+      <c r="D302" t="s">
+        <v>371</v>
+      </c>
       <c r="E302" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F302" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G302" t="s">
         <v>14</v>
       </c>
       <c r="H302" t="s">
         <v>15</v>
       </c>
       <c r="I302" t="s">
         <v>16</v>
       </c>
       <c r="J302" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
-        <v>53610</v>
+        <v>64316</v>
       </c>
       <c r="B303" t="s" s="2">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C303" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D303" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="E303" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F303" t="s">
         <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H303" t="s">
         <v>15</v>
       </c>
       <c r="I303" t="s">
         <v>16</v>
       </c>
       <c r="J303" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
-        <v>53347</v>
+        <v>64322</v>
       </c>
       <c r="B304" t="s" s="2">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="C304" t="s">
-        <v>420</v>
+        <v>378</v>
       </c>
       <c r="D304" t="s">
-        <v>421</v>
+        <v>378</v>
       </c>
       <c r="E304" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F304" t="s">
-        <v>68</v>
+        <v>13</v>
       </c>
       <c r="G304" t="s">
         <v>14</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
       </c>
       <c r="I304" t="s">
         <v>16</v>
       </c>
       <c r="J304" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
-        <v>68223</v>
+        <v>64317</v>
       </c>
       <c r="B305" t="s" s="2">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="C305" t="s">
-        <v>423</v>
+        <v>21</v>
       </c>
       <c r="D305" t="s">
-        <v>424</v>
+        <v>21</v>
       </c>
       <c r="E305" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F305" t="s">
         <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
       <c r="I305" t="s">
         <v>16</v>
       </c>
       <c r="J305" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="306">
       <c r="A306">
-        <v>53618</v>
+        <v>64323</v>
       </c>
       <c r="B306" t="s" s="2">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C306" t="s">
-        <v>426</v>
+        <v>331</v>
       </c>
       <c r="D306" t="s">
-        <v>427</v>
+        <v>331</v>
       </c>
       <c r="E306" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F306" t="s">
         <v>13</v>
       </c>
       <c r="G306" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H306" t="s">
         <v>15</v>
       </c>
       <c r="I306" t="s">
         <v>16</v>
       </c>
       <c r="J306" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="307">
       <c r="A307">
-        <v>53607</v>
+        <v>64315</v>
       </c>
       <c r="B307" t="s" s="2">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C307" t="s">
-        <v>426</v>
+        <v>377</v>
       </c>
       <c r="D307" t="s">
-        <v>428</v>
+        <v>377</v>
       </c>
       <c r="E307" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F307" t="s">
         <v>13</v>
       </c>
       <c r="G307" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
       <c r="I307" t="s">
         <v>16</v>
       </c>
       <c r="J307" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
-        <v>64319</v>
+        <v>72865</v>
       </c>
       <c r="B308" t="s" s="2">
         <v>429</v>
       </c>
       <c r="C308" t="s">
-        <v>430</v>
+        <v>377</v>
       </c>
       <c r="D308" t="s">
-        <v>430</v>
+        <v>377</v>
       </c>
       <c r="E308" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F308" t="s">
         <v>13</v>
       </c>
       <c r="G308" t="s">
         <v>14</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
       <c r="I308" t="s">
         <v>16</v>
       </c>
       <c r="J308" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
-        <v>64318</v>
+        <v>64321</v>
       </c>
       <c r="B309" t="s" s="2">
+        <v>430</v>
+      </c>
+      <c r="C309" t="s">
         <v>431</v>
       </c>
-      <c r="C309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D309" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="E309" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F309" t="s">
         <v>13</v>
       </c>
       <c r="G309" t="s">
         <v>14</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
       <c r="I309" t="s">
         <v>16</v>
       </c>
       <c r="J309" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
-        <v>72936</v>
+        <v>64314</v>
       </c>
       <c r="B310" t="s" s="2">
+        <v>432</v>
+      </c>
+      <c r="C310" t="s">
         <v>433</v>
       </c>
-      <c r="C310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="E310" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F310" t="s">
         <v>13</v>
       </c>
       <c r="G310" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H310" t="s">
         <v>15</v>
       </c>
       <c r="I310" t="s">
         <v>16</v>
       </c>
       <c r="J310" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
-        <v>64320</v>
+        <v>64312</v>
       </c>
       <c r="B311" t="s" s="2">
         <v>434</v>
       </c>
       <c r="C311" t="s">
-        <v>380</v>
+        <v>435</v>
       </c>
       <c r="D311" t="s">
-        <v>380</v>
+        <v>435</v>
       </c>
       <c r="E311" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F311" t="s">
         <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
       <c r="I311" t="s">
         <v>16</v>
       </c>
       <c r="J311" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
-        <v>64324</v>
+        <v>64311</v>
       </c>
       <c r="B312" t="s" s="2">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C312" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D312" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="E312" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F312" t="s">
         <v>13</v>
       </c>
       <c r="G312" t="s">
         <v>14</v>
       </c>
       <c r="H312" t="s">
         <v>15</v>
       </c>
       <c r="I312" t="s">
         <v>16</v>
       </c>
       <c r="J312" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="313">
       <c r="A313">
-        <v>64316</v>
+        <v>64309</v>
       </c>
       <c r="B313" t="s" s="2">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C313" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D313" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E313" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F313" t="s">
         <v>13</v>
       </c>
       <c r="G313" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H313" t="s">
         <v>15</v>
       </c>
       <c r="I313" t="s">
         <v>16</v>
       </c>
       <c r="J313" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
-        <v>64322</v>
+        <v>69396</v>
       </c>
       <c r="B314" t="s" s="2">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C314" t="s">
+        <v>381</v>
+      </c>
+      <c r="D314" t="s">
+        <v>381</v>
+      </c>
+      <c r="E314" t="s">
+        <v>372</v>
+      </c>
+      <c r="F314" t="s">
+        <v>13</v>
+      </c>
+      <c r="G314" t="s">
+        <v>14</v>
+      </c>
+      <c r="H314" t="s">
+        <v>15</v>
+      </c>
+      <c r="I314" t="s">
+        <v>16</v>
+      </c>
+      <c r="J314" t="s">
         <v>373</v>
-      </c>
-[...19 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
-        <v>64317</v>
+        <v>64282</v>
       </c>
       <c r="B315" t="s" s="2">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C315" t="s">
-        <v>21</v>
+        <v>441</v>
       </c>
       <c r="D315" t="s">
-        <v>21</v>
+        <v>441</v>
       </c>
       <c r="E315" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F315" t="s">
         <v>13</v>
       </c>
       <c r="G315" t="s">
         <v>14</v>
       </c>
       <c r="H315" t="s">
         <v>15</v>
       </c>
       <c r="I315" t="s">
         <v>16</v>
       </c>
       <c r="J315" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
-        <v>64323</v>
+        <v>64306</v>
       </c>
       <c r="B316" t="s" s="2">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C316" t="s">
-        <v>326</v>
+        <v>443</v>
       </c>
       <c r="D316" t="s">
-        <v>326</v>
+        <v>443</v>
       </c>
       <c r="E316" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F316" t="s">
         <v>13</v>
       </c>
       <c r="G316" t="s">
         <v>14</v>
       </c>
       <c r="H316" t="s">
         <v>15</v>
       </c>
       <c r="I316" t="s">
         <v>16</v>
       </c>
       <c r="J316" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="317">
       <c r="A317">
-        <v>64315</v>
+        <v>64307</v>
       </c>
       <c r="B317" t="s" s="2">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="C317" t="s">
+        <v>445</v>
+      </c>
+      <c r="D317" t="s">
+        <v>445</v>
+      </c>
+      <c r="E317" t="s">
         <v>372</v>
       </c>
-      <c r="D317" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F317" t="s">
         <v>13</v>
       </c>
       <c r="G317" t="s">
         <v>14</v>
       </c>
       <c r="H317" t="s">
         <v>15</v>
       </c>
       <c r="I317" t="s">
         <v>16</v>
       </c>
       <c r="J317" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="318">
       <c r="A318">
-        <v>72865</v>
+        <v>64305</v>
       </c>
       <c r="B318" t="s" s="2">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C318" t="s">
+        <v>447</v>
+      </c>
+      <c r="D318" t="s">
+        <v>447</v>
+      </c>
+      <c r="E318" t="s">
         <v>372</v>
       </c>
-      <c r="D318" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F318" t="s">
         <v>13</v>
       </c>
       <c r="G318" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H318" t="s">
         <v>15</v>
       </c>
       <c r="I318" t="s">
         <v>16</v>
       </c>
       <c r="J318" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="319">
       <c r="A319">
-        <v>64321</v>
+        <v>64304</v>
       </c>
       <c r="B319" t="s" s="2">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="C319" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="D319" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="E319" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F319" t="s">
         <v>13</v>
       </c>
       <c r="G319" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H319" t="s">
         <v>15</v>
       </c>
       <c r="I319" t="s">
         <v>16</v>
       </c>
       <c r="J319" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
-        <v>64314</v>
+        <v>64303</v>
       </c>
       <c r="B320" t="s" s="2">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="C320" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D320" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="E320" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F320" t="s">
         <v>13</v>
       </c>
       <c r="G320" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="H320" t="s">
         <v>15</v>
       </c>
       <c r="I320" t="s">
         <v>16</v>
       </c>
       <c r="J320" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
-        <v>64312</v>
+        <v>64302</v>
       </c>
       <c r="B321" t="s" s="2">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C321" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="D321" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="E321" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F321" t="s">
         <v>13</v>
       </c>
       <c r="G321" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="H321" t="s">
         <v>15</v>
       </c>
       <c r="I321" t="s">
         <v>16</v>
       </c>
       <c r="J321" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
-        <v>64311</v>
+        <v>64301</v>
       </c>
       <c r="B322" t="s" s="2">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="C322" t="s">
-        <v>378</v>
+        <v>455</v>
       </c>
       <c r="D322" t="s">
-        <v>378</v>
+        <v>455</v>
       </c>
       <c r="E322" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F322" t="s">
         <v>13</v>
       </c>
       <c r="G322" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H322" t="s">
         <v>15</v>
       </c>
       <c r="I322" t="s">
         <v>16</v>
       </c>
       <c r="J322" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
-        <v>64309</v>
+        <v>64313</v>
       </c>
       <c r="B323" t="s" s="2">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="C323" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D323" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="E323" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F323" t="s">
         <v>13</v>
       </c>
       <c r="G323" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H323" t="s">
         <v>15</v>
       </c>
       <c r="I323" t="s">
         <v>16</v>
       </c>
       <c r="J323" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
-        <v>69396</v>
+        <v>64283</v>
       </c>
       <c r="B324" t="s" s="2">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="C324" t="s">
-        <v>376</v>
+        <v>459</v>
       </c>
       <c r="D324" t="s">
-        <v>376</v>
+        <v>459</v>
       </c>
       <c r="E324" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F324" t="s">
         <v>13</v>
       </c>
       <c r="G324" t="s">
         <v>14</v>
       </c>
       <c r="H324" t="s">
         <v>15</v>
       </c>
       <c r="I324" t="s">
         <v>16</v>
       </c>
       <c r="J324" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
-        <v>64282</v>
+        <v>61228</v>
       </c>
       <c r="B325" t="s" s="2">
-        <v>453</v>
+        <v>460</v>
       </c>
       <c r="C325" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="D325" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="E325" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F325" t="s">
         <v>13</v>
       </c>
       <c r="G325" t="s">
         <v>14</v>
       </c>
       <c r="H325" t="s">
         <v>15</v>
       </c>
       <c r="I325" t="s">
         <v>16</v>
       </c>
       <c r="J325" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
-        <v>64306</v>
+        <v>64300</v>
       </c>
       <c r="B326" t="s" s="2">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C326" t="s">
-        <v>385</v>
+        <v>463</v>
       </c>
       <c r="D326" t="s">
-        <v>385</v>
+        <v>463</v>
       </c>
       <c r="E326" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F326" t="s">
         <v>13</v>
       </c>
       <c r="G326" t="s">
         <v>14</v>
       </c>
       <c r="H326" t="s">
         <v>15</v>
       </c>
       <c r="I326" t="s">
         <v>16</v>
       </c>
       <c r="J326" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
-        <v>64307</v>
+        <v>64299</v>
       </c>
       <c r="B327" t="s" s="2">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="C327" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="D327" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
       <c r="E327" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F327" t="s">
         <v>13</v>
       </c>
       <c r="G327" t="s">
         <v>14</v>
       </c>
       <c r="H327" t="s">
         <v>15</v>
       </c>
       <c r="I327" t="s">
         <v>16</v>
       </c>
       <c r="J327" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
-        <v>64305</v>
+        <v>64284</v>
       </c>
       <c r="B328" t="s" s="2">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="C328" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="D328" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="E328" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F328" t="s">
         <v>13</v>
       </c>
       <c r="G328" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H328" t="s">
         <v>15</v>
       </c>
       <c r="I328" t="s">
         <v>16</v>
       </c>
       <c r="J328" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
-        <v>64304</v>
+        <v>64285</v>
       </c>
       <c r="B329" t="s" s="2">
-        <v>460</v>
+        <v>468</v>
       </c>
       <c r="C329" t="s">
-        <v>382</v>
+        <v>469</v>
       </c>
       <c r="D329" t="s">
-        <v>382</v>
+        <v>469</v>
       </c>
       <c r="E329" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F329" t="s">
         <v>13</v>
       </c>
       <c r="G329" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="H329" t="s">
         <v>15</v>
       </c>
       <c r="I329" t="s">
         <v>16</v>
       </c>
       <c r="J329" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
-        <v>64303</v>
+        <v>64298</v>
       </c>
       <c r="B330" t="s" s="2">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="C330" t="s">
-        <v>462</v>
+        <v>395</v>
       </c>
       <c r="D330" t="s">
-        <v>462</v>
+        <v>395</v>
       </c>
       <c r="E330" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F330" t="s">
         <v>13</v>
       </c>
       <c r="G330" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H330" t="s">
         <v>15</v>
       </c>
       <c r="I330" t="s">
         <v>16</v>
       </c>
       <c r="J330" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
-        <v>64302</v>
+        <v>64297</v>
       </c>
       <c r="B331" t="s" s="2">
-        <v>463</v>
+        <v>471</v>
       </c>
       <c r="C331" t="s">
-        <v>464</v>
+        <v>109</v>
       </c>
       <c r="D331" t="s">
-        <v>464</v>
+        <v>109</v>
       </c>
       <c r="E331" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F331" t="s">
         <v>13</v>
       </c>
       <c r="G331" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H331" t="s">
         <v>15</v>
       </c>
       <c r="I331" t="s">
         <v>16</v>
       </c>
       <c r="J331" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="332">
       <c r="A332">
-        <v>64301</v>
+        <v>61235</v>
       </c>
       <c r="B332" t="s" s="2">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="C332" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="D332" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="E332" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F332" t="s">
         <v>13</v>
       </c>
       <c r="G332" t="s">
-        <v>386</v>
+        <v>14</v>
       </c>
       <c r="H332" t="s">
         <v>15</v>
       </c>
       <c r="I332" t="s">
         <v>16</v>
       </c>
       <c r="J332" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="333">
       <c r="A333">
-        <v>64313</v>
+        <v>64295</v>
       </c>
       <c r="B333" t="s" s="2">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="C333" t="s">
-        <v>390</v>
+        <v>475</v>
       </c>
       <c r="D333" t="s">
-        <v>390</v>
+        <v>475</v>
       </c>
       <c r="E333" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F333" t="s">
         <v>13</v>
       </c>
       <c r="G333" t="s">
         <v>14</v>
       </c>
       <c r="H333" t="s">
         <v>15</v>
       </c>
       <c r="I333" t="s">
         <v>16</v>
       </c>
       <c r="J333" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="334">
       <c r="A334">
-        <v>64283</v>
+        <v>64294</v>
       </c>
       <c r="B334" t="s" s="2">
-        <v>468</v>
+        <v>476</v>
       </c>
       <c r="C334" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="D334" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="E334" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F334" t="s">
         <v>13</v>
       </c>
       <c r="G334" t="s">
         <v>14</v>
       </c>
       <c r="H334" t="s">
         <v>15</v>
       </c>
       <c r="I334" t="s">
         <v>16</v>
       </c>
       <c r="J334" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="335">
       <c r="A335">
-        <v>61228</v>
+        <v>61234</v>
       </c>
       <c r="B335" t="s" s="2">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="C335" t="s">
-        <v>471</v>
+        <v>406</v>
       </c>
       <c r="D335" t="s">
-        <v>471</v>
+        <v>406</v>
       </c>
       <c r="E335" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F335" t="s">
         <v>13</v>
       </c>
       <c r="G335" t="s">
         <v>14</v>
       </c>
       <c r="H335" t="s">
         <v>15</v>
       </c>
       <c r="I335" t="s">
         <v>16</v>
       </c>
       <c r="J335" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
-        <v>64300</v>
+        <v>64293</v>
       </c>
       <c r="B336" t="s" s="2">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="C336" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="D336" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="E336" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F336" t="s">
         <v>13</v>
       </c>
       <c r="G336" t="s">
         <v>14</v>
       </c>
       <c r="H336" t="s">
         <v>15</v>
       </c>
       <c r="I336" t="s">
         <v>16</v>
       </c>
       <c r="J336" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
-        <v>64299</v>
+        <v>64292</v>
       </c>
       <c r="B337" t="s" s="2">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="C337" t="s">
-        <v>475</v>
+        <v>151</v>
       </c>
       <c r="D337" t="s">
-        <v>475</v>
+        <v>151</v>
       </c>
       <c r="E337" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F337" t="s">
         <v>13</v>
       </c>
       <c r="G337" t="s">
         <v>14</v>
       </c>
       <c r="H337" t="s">
         <v>15</v>
       </c>
       <c r="I337" t="s">
         <v>16</v>
       </c>
       <c r="J337" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
-        <v>64284</v>
+        <v>64291</v>
       </c>
       <c r="B338" t="s" s="2">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="C338" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="D338" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="E338" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F338" t="s">
         <v>13</v>
       </c>
       <c r="G338" t="s">
         <v>14</v>
       </c>
       <c r="H338" t="s">
         <v>15</v>
       </c>
       <c r="I338" t="s">
         <v>16</v>
       </c>
       <c r="J338" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
-        <v>64285</v>
+        <v>64281</v>
       </c>
       <c r="B339" t="s" s="2">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="C339" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="D339" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="E339" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F339" t="s">
         <v>13</v>
       </c>
       <c r="G339" t="s">
-        <v>386</v>
+        <v>411</v>
       </c>
       <c r="H339" t="s">
         <v>15</v>
       </c>
       <c r="I339" t="s">
         <v>16</v>
       </c>
       <c r="J339" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="340">
       <c r="A340">
-        <v>64298</v>
+        <v>77363</v>
       </c>
       <c r="B340" t="s" s="2">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C340" t="s">
-        <v>398</v>
+        <v>487</v>
       </c>
       <c r="D340" t="s">
-        <v>398</v>
+        <v>487</v>
       </c>
       <c r="E340" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F340" t="s">
         <v>13</v>
       </c>
       <c r="G340" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H340" t="s">
         <v>15</v>
       </c>
       <c r="I340" t="s">
         <v>16</v>
       </c>
       <c r="J340" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
-        <v>64297</v>
+        <v>72226</v>
       </c>
       <c r="B341" t="s" s="2">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="C341" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="D341" t="s">
-        <v>106</v>
+        <v>198</v>
       </c>
       <c r="E341" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F341" t="s">
         <v>13</v>
       </c>
       <c r="G341" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H341" t="s">
         <v>15</v>
       </c>
       <c r="I341" t="s">
         <v>16</v>
       </c>
       <c r="J341" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="342">
       <c r="A342">
-        <v>61235</v>
+        <v>64289</v>
       </c>
       <c r="B342" t="s" s="2">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="C342" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="D342" t="s">
-        <v>483</v>
+        <v>415</v>
       </c>
       <c r="E342" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F342" t="s">
         <v>13</v>
       </c>
       <c r="G342" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H342" t="s">
         <v>15</v>
       </c>
       <c r="I342" t="s">
         <v>16</v>
       </c>
       <c r="J342" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="343">
       <c r="A343">
-        <v>64295</v>
+        <v>64288</v>
       </c>
       <c r="B343" t="s" s="2">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="C343" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="D343" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="E343" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F343" t="s">
         <v>13</v>
       </c>
       <c r="G343" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H343" t="s">
         <v>15</v>
       </c>
       <c r="I343" t="s">
         <v>16</v>
       </c>
       <c r="J343" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
-        <v>64294</v>
+        <v>64287</v>
       </c>
       <c r="B344" t="s" s="2">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="C344" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="D344" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="E344" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="F344" t="s">
         <v>13</v>
       </c>
       <c r="G344" t="s">
-        <v>14</v>
+        <v>411</v>
       </c>
       <c r="H344" t="s">
         <v>15</v>
       </c>
       <c r="I344" t="s">
         <v>16</v>
       </c>
       <c r="J344" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="345">
       <c r="A345">
-        <v>61234</v>
+        <v>70032</v>
       </c>
       <c r="B345" t="s" s="2">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="C345" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D345"/>
       <c r="E345" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F345" t="s">
         <v>13</v>
       </c>
       <c r="G345" t="s">
-        <v>14</v>
+        <v>496</v>
       </c>
       <c r="H345" t="s">
         <v>15</v>
       </c>
       <c r="I345" t="s">
         <v>16</v>
       </c>
       <c r="J345" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
-        <v>64293</v>
+        <v>72245</v>
       </c>
       <c r="B346" t="s" s="2">
-        <v>489</v>
+        <v>497</v>
       </c>
       <c r="C346" t="s">
-        <v>410</v>
-[...3 lines deleted...]
-      </c>
+        <v>498</v>
+      </c>
+      <c r="D346"/>
       <c r="E346" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F346" t="s">
         <v>13</v>
       </c>
       <c r="G346" t="s">
-        <v>14</v>
+        <v>499</v>
       </c>
       <c r="H346" t="s">
         <v>15</v>
       </c>
       <c r="I346" t="s">
         <v>16</v>
       </c>
       <c r="J346" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
-        <v>64292</v>
+        <v>72437</v>
       </c>
       <c r="B347" t="s" s="2">
-        <v>490</v>
+        <v>500</v>
       </c>
       <c r="C347" t="s">
-        <v>148</v>
-[...3 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="D347"/>
       <c r="E347" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F347" t="s">
         <v>13</v>
       </c>
       <c r="G347" t="s">
-        <v>14</v>
+        <v>499</v>
       </c>
       <c r="H347" t="s">
         <v>15</v>
       </c>
       <c r="I347" t="s">
         <v>16</v>
       </c>
       <c r="J347" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
-        <v>64291</v>
+        <v>72242</v>
       </c>
       <c r="B348" t="s" s="2">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="C348" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      </c>
+        <v>503</v>
+      </c>
+      <c r="D348"/>
       <c r="E348" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F348" t="s">
         <v>13</v>
       </c>
       <c r="G348" t="s">
-        <v>14</v>
+        <v>499</v>
       </c>
       <c r="H348" t="s">
         <v>15</v>
       </c>
       <c r="I348" t="s">
         <v>16</v>
       </c>
       <c r="J348" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
-        <v>64281</v>
+        <v>72259</v>
       </c>
       <c r="B349" t="s" s="2">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="C349" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>505</v>
+      </c>
+      <c r="D349"/>
       <c r="E349" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F349" t="s">
         <v>13</v>
       </c>
       <c r="G349" t="s">
-        <v>386</v>
+        <v>499</v>
       </c>
       <c r="H349" t="s">
         <v>15</v>
       </c>
       <c r="I349" t="s">
         <v>16</v>
       </c>
       <c r="J349" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
-        <v>77363</v>
+        <v>72438</v>
       </c>
       <c r="B350" t="s" s="2">
+        <v>506</v>
+      </c>
+      <c r="C350" t="s">
+        <v>507</v>
+      </c>
+      <c r="D350"/>
+      <c r="E350" t="s">
         <v>495</v>
       </c>
-      <c r="C350" t="s">
+      <c r="F350" t="s">
+        <v>13</v>
+      </c>
+      <c r="G350" t="s">
         <v>496</v>
       </c>
-      <c r="D350" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H350" t="s">
         <v>15</v>
       </c>
       <c r="I350" t="s">
         <v>16</v>
       </c>
       <c r="J350" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
-        <v>72226</v>
+        <v>70025</v>
       </c>
       <c r="B351" t="s" s="2">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="C351" t="s">
-        <v>192</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="D351"/>
       <c r="E351" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F351" t="s">
         <v>13</v>
       </c>
       <c r="G351" t="s">
-        <v>386</v>
+        <v>499</v>
       </c>
       <c r="H351" t="s">
         <v>15</v>
       </c>
       <c r="I351" t="s">
         <v>16</v>
       </c>
       <c r="J351" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
-        <v>64289</v>
+        <v>77332</v>
       </c>
       <c r="B352" t="s" s="2">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="C352" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="D352"/>
       <c r="E352" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F352" t="s">
         <v>13</v>
       </c>
       <c r="G352" t="s">
-        <v>386</v>
+        <v>499</v>
       </c>
       <c r="H352" t="s">
         <v>15</v>
       </c>
       <c r="I352" t="s">
         <v>16</v>
       </c>
       <c r="J352" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="353">
       <c r="A353">
-        <v>64288</v>
+        <v>70031</v>
       </c>
       <c r="B353" t="s" s="2">
+        <v>511</v>
+      </c>
+      <c r="C353" t="s">
+        <v>512</v>
+      </c>
+      <c r="D353"/>
+      <c r="E353" t="s">
+        <v>495</v>
+      </c>
+      <c r="F353" t="s">
+        <v>13</v>
+      </c>
+      <c r="G353" t="s">
         <v>499</v>
       </c>
-      <c r="C353" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H353" t="s">
-        <v>15</v>
+        <v>513</v>
       </c>
       <c r="I353" t="s">
         <v>16</v>
       </c>
       <c r="J353" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="354">
       <c r="A354">
-        <v>64287</v>
+        <v>70030</v>
       </c>
       <c r="B354" t="s" s="2">
-        <v>501</v>
+        <v>514</v>
       </c>
       <c r="C354" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D354"/>
       <c r="E354" t="s">
-        <v>367</v>
+        <v>495</v>
       </c>
       <c r="F354" t="s">
         <v>13</v>
       </c>
       <c r="G354" t="s">
-        <v>386</v>
+        <v>499</v>
       </c>
       <c r="H354" t="s">
         <v>15</v>
       </c>
       <c r="I354" t="s">
         <v>16</v>
       </c>
       <c r="J354" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
-        <v>70032</v>
+        <v>77330</v>
       </c>
       <c r="B355" t="s" s="2">
-        <v>503</v>
+        <v>515</v>
       </c>
       <c r="C355" t="s">
-        <v>26</v>
+        <v>516</v>
       </c>
       <c r="D355"/>
       <c r="E355" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="F355" t="s">
         <v>13</v>
       </c>
       <c r="G355" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="H355" t="s">
         <v>15</v>
       </c>
       <c r="I355" t="s">
         <v>16</v>
       </c>
       <c r="J355" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
-        <v>72245</v>
+        <v>70035</v>
       </c>
       <c r="B356" t="s" s="2">
-        <v>506</v>
+        <v>517</v>
       </c>
       <c r="C356" t="s">
-        <v>507</v>
+        <v>518</v>
       </c>
       <c r="D356"/>
       <c r="E356" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="F356" t="s">
         <v>13</v>
       </c>
       <c r="G356" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="H356" t="s">
         <v>15</v>
       </c>
       <c r="I356" t="s">
         <v>16</v>
       </c>
       <c r="J356" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
-        <v>72437</v>
+        <v>72201</v>
       </c>
       <c r="B357" t="s" s="2">
-        <v>509</v>
+        <v>519</v>
       </c>
       <c r="C357" t="s">
-        <v>510</v>
+        <v>520</v>
       </c>
       <c r="D357"/>
       <c r="E357" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="F357" t="s">
         <v>13</v>
       </c>
       <c r="G357" t="s">
-        <v>508</v>
+        <v>496</v>
       </c>
       <c r="H357" t="s">
-        <v>15</v>
+        <v>521</v>
       </c>
       <c r="I357" t="s">
         <v>16</v>
       </c>
       <c r="J357" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="358">
       <c r="A358">
-        <v>72242</v>
+        <v>51815</v>
       </c>
       <c r="B358" t="s" s="2">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="C358" t="s">
-        <v>512</v>
+        <v>523</v>
       </c>
       <c r="D358"/>
       <c r="E358" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
       <c r="F358" t="s">
         <v>13</v>
       </c>
       <c r="G358" t="s">
-        <v>508</v>
+        <v>226</v>
       </c>
       <c r="H358" t="s">
         <v>15</v>
       </c>
       <c r="I358" t="s">
         <v>16</v>
       </c>
       <c r="J358" t="s">
-        <v>368</v>
-[...269 lines deleted...]
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>