--- v2 (2026-07-08)
+++ v3 (2026-08-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="525" uniqueCount="525">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="483" uniqueCount="483">
   <si>
     <t>ParentID</t>
   </si>
   <si>
     <t>Код специальности, направления подготовки, шифр группы научных специальностей</t>
   </si>
   <si>
     <t>Наименование профессии, специальности, направления подготовки, наименование группы научных специальностей</t>
   </si>
   <si>
     <t>Образовательная программа, направленность, профиль, шифр и наименование научной специальности</t>
   </si>
   <si>
     <t>Уровень образования</t>
   </si>
   <si>
     <t>Форма обучения</t>
   </si>
   <si>
     <t>Нормативный срок обучения</t>
   </si>
   <si>
     <t>Срок действия государственной аккредитации образовательной программы (при наличии государственной аккредитации)</t>
   </si>
   <si>
@@ -110,137 +110,137 @@
   <si>
     <t>05.03.06</t>
   </si>
   <si>
     <t>ЭКОЛОГИЯ И ПРИРОДОПОЛЬЗОВАНИЕ</t>
   </si>
   <si>
     <t>Экономика природопользования</t>
   </si>
   <si>
     <t>07.03.01</t>
   </si>
   <si>
     <t>Архитектура</t>
   </si>
   <si>
     <t>Архитектурное проектирование (АЖОЗ)</t>
   </si>
   <si>
     <t>5 лет</t>
   </si>
   <si>
     <t>Архитектурное проектирование (Арх)</t>
   </si>
   <si>
+    <t>Архитектурное проектирование (ГС)</t>
+  </si>
+  <si>
     <t>Архитектурное проектирование (РиРАН)</t>
   </si>
   <si>
-    <t>Архитектурное проектирование (ГС)</t>
-[...1 lines deleted...]
-  <si>
     <t>07.03.02</t>
   </si>
   <si>
     <t>Реконструкция и реставрация архитектурного наследия</t>
   </si>
   <si>
     <t>Реставрационное проектирование</t>
   </si>
   <si>
     <t>07.03.03</t>
   </si>
   <si>
     <t>Дизайн архитектурной среды</t>
   </si>
   <si>
     <t>Проектирование городской архитектурной среды</t>
   </si>
   <si>
     <t>07.03.04</t>
   </si>
   <si>
     <t>Градостроительство</t>
   </si>
   <si>
     <t>Градостроительное проектирование</t>
   </si>
   <si>
     <t>08.03.01</t>
   </si>
   <si>
     <t>Строительство</t>
   </si>
   <si>
+    <t>Техническая экспертиза и эксплуатация зданий, сооружений</t>
+  </si>
+  <si>
+    <t>Производство и применение строительных материалов, изделий и конструкций</t>
+  </si>
+  <si>
+    <t>Организация инвестиционно-строительной деятельности</t>
+  </si>
+  <si>
+    <t>Механизация и автоматизация строительства</t>
+  </si>
+  <si>
+    <t>Водоснабжение и водоотведение</t>
+  </si>
+  <si>
+    <t>Промышленное и гражданское строительство</t>
+  </si>
+  <si>
+    <t>Очно-Заочная</t>
+  </si>
+  <si>
+    <t>4 года 10 месяцев</t>
+  </si>
+  <si>
     <t>Автомобильные дороги</t>
   </si>
   <si>
-    <t>Очно-Заочная</t>
-[...20 lines deleted...]
-    <t>Механизация и автоматизация строительства</t>
+    <t>Теплогазоснабжение и вентиляция</t>
   </si>
   <si>
     <t>Гидротехническое строительство</t>
   </si>
   <si>
-    <t>Теплогазоснабжение и вентиляция</t>
-[...1 lines deleted...]
-  <si>
     <t>09.03.01</t>
   </si>
   <si>
     <t>Информатика и вычислительная техника</t>
   </si>
   <si>
     <t>Вычислительные машины, комплексы, системы и сети</t>
   </si>
   <si>
+    <t>Цифровые комплексы, системы и сети</t>
+  </si>
+  <si>
     <t>Автоматизированные системы обработки информации и управления</t>
   </si>
   <si>
-    <t>Цифровые комплексы, системы и сети</t>
-[...1 lines deleted...]
-  <si>
     <t>09.03.02</t>
   </si>
   <si>
     <t>Информационные системы и технологии</t>
   </si>
   <si>
     <t>09.03.03</t>
   </si>
   <si>
     <t>Прикладная информатика</t>
   </si>
   <si>
     <t>Прикладная информатика в экономике</t>
   </si>
   <si>
     <t>Технологии искусственного интеллекта в промышленности (по отраслям)</t>
   </si>
   <si>
     <t>09.03.04</t>
   </si>
   <si>
     <t>Программная инженерия</t>
   </si>
   <si>
     <t>Технологии интернета вещей</t>
@@ -260,101 +260,101 @@
   <si>
     <t>11.03.01</t>
   </si>
   <si>
     <t>Радиотехника</t>
   </si>
   <si>
     <t>Радиоэлектронные средства в системах безопасности</t>
   </si>
   <si>
     <t>12.03.01</t>
   </si>
   <si>
     <t>Приборостроение</t>
   </si>
   <si>
     <t>Информационно-измерительная техника и технологии</t>
   </si>
   <si>
     <t>13.03.01</t>
   </si>
   <si>
     <t>Теплоэнергетика и теплотехника</t>
   </si>
   <si>
+    <t>Технологический надзор, эксплуатация и диагностика промышленных и энергетических объектов</t>
+  </si>
+  <si>
+    <t>Автоматизация технологических процессов и производств в теплоэнергетике и теплотехнике</t>
+  </si>
+  <si>
+    <t>Промышленная теплоэнергетика</t>
+  </si>
+  <si>
+    <t>Энергосбережение и энергетический аудит промышленных предприятий</t>
+  </si>
+  <si>
+    <t>Энергообеспечение предприятий</t>
+  </si>
+  <si>
+    <t>Тепловые электрические станции</t>
+  </si>
+  <si>
     <t>Технология топливно-энергетических ресурсов на объектах тепловой и электрической генерации</t>
   </si>
   <si>
-    <t>Тепловые электрические станции</t>
-[...16 lines deleted...]
-  <si>
     <t>13.03.02</t>
   </si>
   <si>
     <t>Электроэнергетика и электротехника</t>
   </si>
   <si>
+    <t>Электроснабжение</t>
+  </si>
+  <si>
+    <t>Релейная защита и автоматизация электроэнергетических систем</t>
+  </si>
+  <si>
+    <t>Электромеханика</t>
+  </si>
+  <si>
+    <t>Электрические станции</t>
+  </si>
+  <si>
+    <t>Электроэнергетические системы и сети</t>
+  </si>
+  <si>
+    <t>Электротехнологические установки и системы</t>
+  </si>
+  <si>
+    <t>Электроизоляционная, кабельная и конденсаторная техника</t>
+  </si>
+  <si>
     <t>Электропривод и автоматика промышленных установок и технологических комплексов</t>
   </si>
   <si>
-    <t>Электроснабжение</t>
-[...19 lines deleted...]
-  <si>
     <t>Электрическое и электронное оборудование автомобилей и электромобилей</t>
   </si>
   <si>
     <t>Инновационные кабельные технологии</t>
   </si>
   <si>
     <t>13.03.03</t>
   </si>
   <si>
     <t>Энергетическое машиностроение</t>
   </si>
   <si>
     <t>Энергетическое оборудование объектов тепловой и электрической генерации</t>
   </si>
   <si>
     <t>15.03.01</t>
   </si>
   <si>
     <t>Машиностроение</t>
   </si>
   <si>
     <t>Цифровые технологии и оборудование в литейном производстве</t>
   </si>
   <si>
     <t>Технология аддитивного производства в машиностроении</t>
@@ -389,143 +389,143 @@
   <si>
     <t>15.03.05</t>
   </si>
   <si>
     <t>Конструкторско-технологическое обеспечение машиностроительных производств</t>
   </si>
   <si>
     <t>Цифровое машиностроительное производство</t>
   </si>
   <si>
     <t>Цифровые и сервисные технологии в станкостроении и металлообработке</t>
   </si>
   <si>
     <t>18.03.01</t>
   </si>
   <si>
     <t>Химическая технология</t>
   </si>
   <si>
     <t>Химическая технология органических веществ</t>
   </si>
   <si>
     <t>Химическая технология природных энергоносителей и углеродных материалов</t>
   </si>
   <si>
+    <t>Химическая технология высокомолекулярных соединений</t>
+  </si>
+  <si>
     <t>Газопереработка и водородные технологии</t>
   </si>
   <si>
-    <t>Химическая технология высокомолекулярных соединений</t>
-[...1 lines deleted...]
-  <si>
     <t>18.03.02</t>
   </si>
   <si>
     <t>Энерго- и ресурсосберегающие процессы в химической технологии, нефтехимии и биотехнологии</t>
   </si>
   <si>
     <t>Охрана окружающей среды и рациональное использование природных ресурсов</t>
   </si>
   <si>
     <t>19.03.01</t>
   </si>
   <si>
     <t>Биотехнология</t>
   </si>
   <si>
     <t>Промышленная биотехнология</t>
   </si>
   <si>
     <t>Биоинженерия и промышленная экология</t>
   </si>
   <si>
     <t>19.03.02</t>
   </si>
   <si>
     <t>Продукты питания из растительного сырья</t>
   </si>
   <si>
     <t>19.03.04</t>
   </si>
   <si>
     <t>Технология продукции и организация общественного питания</t>
   </si>
   <si>
     <t>Технология производства продуктов и организация общественного питания</t>
   </si>
   <si>
     <t>20.03.01</t>
   </si>
   <si>
     <t>Техносферная безопасность</t>
   </si>
   <si>
+    <t>Защита в чрезвычайных ситуациях</t>
+  </si>
+  <si>
     <t>Инженерная защита окружающей среды</t>
   </si>
   <si>
-    <t>Защита в чрезвычайных ситуациях</t>
-[...1 lines deleted...]
-  <si>
     <t>Безопасность технологических процессов и производств</t>
   </si>
   <si>
     <t>21.03.01</t>
   </si>
   <si>
     <t>Нефтегазовое дело</t>
   </si>
   <si>
     <t>Бурение нефтяных и газовых скважин</t>
   </si>
   <si>
     <t>Эксплуатация и обслуживание объектов транспорта и хранения нефти, газа и продуктов переработки</t>
   </si>
   <si>
     <t>Эксплуатация и обслуживание объектов добычи нефти</t>
   </si>
   <si>
     <t>Цифровые технологии в нефтегазовой отрасли</t>
   </si>
   <si>
     <t>Разработка и эксплуатация нефтяных и газовых месторождений</t>
   </si>
   <si>
     <t>Разработка и эксплуатация газовых и нефтегазоконденсатных месторождений</t>
   </si>
   <si>
     <t>22.03.01</t>
   </si>
   <si>
     <t>Материаловедение и технологии материалов</t>
   </si>
   <si>
+    <t>Материаловедение и технология новых материалов</t>
+  </si>
+  <si>
     <t>Технологии полимерных, композиционных материалов и защитных покрытий</t>
   </si>
   <si>
-    <t>Материаловедение и технология новых материалов</t>
-[...1 lines deleted...]
-  <si>
     <t>Материаловедение и экспертиза материалов в нефтегазовой отрасли</t>
   </si>
   <si>
     <t>22.03.02</t>
   </si>
   <si>
     <t>Металлургия</t>
   </si>
   <si>
     <t>Литейное производство черных и цветных металлов</t>
   </si>
   <si>
     <t>Металловедение и термическая обработка металлов</t>
   </si>
   <si>
     <t>23.03.01</t>
   </si>
   <si>
     <t>Технология транспортных процессов</t>
   </si>
   <si>
     <t>Организация и безопасность движения</t>
   </si>
   <si>
     <t>23.03.03</t>
@@ -596,68 +596,68 @@
   <si>
     <t>Технология создания художественных изделий</t>
   </si>
   <si>
     <t>29.03.05</t>
   </si>
   <si>
     <t>Конструирование изделий легкой промышленности</t>
   </si>
   <si>
     <t>Конструирование и дизайн одежды</t>
   </si>
   <si>
     <t>35.03.10</t>
   </si>
   <si>
     <t>Ландшафтная архитектура</t>
   </si>
   <si>
     <t>38.03.01</t>
   </si>
   <si>
     <t>Экономика</t>
   </si>
   <si>
+    <t>Финансовый консалтинг и экономика бизнеса</t>
+  </si>
+  <si>
     <t>Экономика и управление инвестиционно-строительной деятельностью</t>
   </si>
   <si>
-    <t>Финансовый консалтинг и экономика бизнеса</t>
-[...1 lines deleted...]
-  <si>
     <t>38.03.02</t>
   </si>
   <si>
     <t>Менеджмент</t>
   </si>
   <si>
+    <t>Международный бизнес</t>
+  </si>
+  <si>
     <t>Экономика и управление на предприятиях топливно-энергетического комплекса</t>
   </si>
   <si>
-    <t>Международный бизнес</t>
-[...1 lines deleted...]
-  <si>
     <t>Экономика и управление бизнес-процессами предприятия</t>
   </si>
   <si>
     <t>38.03.03</t>
   </si>
   <si>
     <t>Управление персоналом</t>
   </si>
   <si>
     <t>Управление человеческими ресурсами на основе цифровой экономики</t>
   </si>
   <si>
     <t>38.03.04</t>
   </si>
   <si>
     <t>Государственное и муниципальное управление</t>
   </si>
   <si>
     <t>Модератор государственных и муниципальных услуг</t>
   </si>
   <si>
     <t>Государственное управление устойчивым развитием</t>
   </si>
   <si>
     <t>44.03.04</t>
@@ -677,384 +677,258 @@
   <si>
     <t>Иностранный язык и экономика</t>
   </si>
   <si>
     <t>50.03.01</t>
   </si>
   <si>
     <t>Искусства и гуманитарные науки</t>
   </si>
   <si>
     <t>Изобразительное искусство</t>
   </si>
   <si>
     <t>54.03.01</t>
   </si>
   <si>
     <t>Дизайн</t>
   </si>
   <si>
     <t>Дизайн среды</t>
   </si>
   <si>
     <t>Промышленный дизайн</t>
   </si>
   <si>
-    <t>Дизайн костюма</t>
-[...1 lines deleted...]
-  <si>
     <t>Графический дизайн</t>
   </si>
   <si>
     <t>01.04.02</t>
   </si>
   <si>
     <t>Магистратура</t>
   </si>
   <si>
     <t>2 года</t>
   </si>
   <si>
     <t>02.04.03</t>
   </si>
   <si>
     <t>Математическое обеспечение и администрирование информационных систем</t>
   </si>
   <si>
     <t>Анализ данных</t>
   </si>
   <si>
-    <t>04.04.01</t>
-[...7 lines deleted...]
-  <si>
     <t>07.04.01</t>
   </si>
   <si>
-    <t>07.04.02</t>
-[...10 lines deleted...]
-  <si>
     <t>08.04.01</t>
   </si>
   <si>
+    <t>Энергоэффективность систем обеспечения микроклимата зданий и сооружений</t>
+  </si>
+  <si>
+    <t>Системы отопления, вентиляции и охрана воздушного бассейна</t>
+  </si>
+  <si>
+    <t>Водоотведение и очистка сточных вод</t>
+  </si>
+  <si>
+    <t>Теория и проектирование автомобильных дорог</t>
+  </si>
+  <si>
+    <t>Теория и проектирование железобетонных конструкций</t>
+  </si>
+  <si>
+    <t>Эксплуатация и реконструкция зданий и сооружений</t>
+  </si>
+  <si>
+    <t>Управление инвестиционно-строительной деятельностью</t>
+  </si>
+  <si>
+    <t>Теплогазоснабжение населенных мест и предприятий</t>
+  </si>
+  <si>
+    <t>2 года 4 месяца</t>
+  </si>
+  <si>
     <t>Промышленное и гражданское строительство: технология и организация строительства</t>
   </si>
   <si>
-    <t>2 года 4 месяца</t>
-[...52 lines deleted...]
-  <si>
     <t>09.04.01</t>
   </si>
   <si>
-    <t>Инженерия искусственного интеллекта</t>
-[...7 lines deleted...]
-  <si>
     <t>09.04.04</t>
   </si>
   <si>
-    <t>10.04.01</t>
-[...7 lines deleted...]
-  <si>
     <t>12.04.01</t>
   </si>
   <si>
     <t>Неразрушающий контроль, техническая диагностика объектов нефтегазовой отрасли</t>
   </si>
   <si>
     <t>13.04.01</t>
   </si>
   <si>
     <t>Цифровое моделирование систем и сервисов интеллектуальной энергетики</t>
   </si>
   <si>
-    <t>Тепловые электрические станции, их энергетические системы и агрегаты</t>
-[...7 lines deleted...]
-  <si>
     <t>13.04.02</t>
   </si>
   <si>
     <t>Современные технологии в электромеханике и автоматизированном электроприводе</t>
   </si>
   <si>
     <t>Релейная защита, автоматизация и управление режимами электроэнергетических систем</t>
   </si>
   <si>
     <t>Оптимизация систем электроснабжения и повышение их эффективности</t>
   </si>
   <si>
-    <t>Интеллектуальные городские энергетические системы</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление объектами электроэнергетических систем</t>
   </si>
   <si>
     <t>Инновационная кабельная техника, изоляционные комплексы и системы</t>
   </si>
   <si>
     <t>15.04.04</t>
   </si>
   <si>
     <t>Интеллектуальные системы мониторинга состояния сложных инфраструктурных объектов</t>
   </si>
   <si>
     <t>15.04.05</t>
   </si>
   <si>
     <t>18.04.01</t>
   </si>
   <si>
-    <t>Интенсификация процессов нефтепереработки и нефтехимии</t>
-[...1 lines deleted...]
-  <si>
     <t>Технология органических веществ</t>
   </si>
   <si>
     <t>Перспективные газохимические технологии</t>
   </si>
   <si>
     <t>18.04.02</t>
   </si>
   <si>
     <t>Промышленная экология и рациональное использование природных ресурсов</t>
   </si>
   <si>
     <t>19.04.01</t>
   </si>
   <si>
     <t>Биотехнология функциональных продуктов питания и биологически активных веществ</t>
   </si>
   <si>
     <t>2 года 3 месяца</t>
   </si>
   <si>
     <t>19.04.04</t>
   </si>
   <si>
     <t>Технология создания новых продуктов общественного питания</t>
   </si>
   <si>
     <t>20.04.01</t>
   </si>
   <si>
-    <t>Инженерная защита окружающей среды и рациональное использование природных ресурсов</t>
-[...1 lines deleted...]
-  <si>
     <t>Мониторинг территорий с высокой антропогенной нагрузкой</t>
   </si>
   <si>
+    <t>Техносферная безопасность в нефтегазовой отрасли</t>
+  </si>
+  <si>
     <t>Пожарная и промышленная безопасность объектов нефтегазовой отрасли</t>
   </si>
   <si>
-    <t>Техносферная безопасность в нефтегазовой отрасли</t>
-[...1 lines deleted...]
-  <si>
     <t>21.04.01</t>
   </si>
   <si>
+    <t>Трубопроводный транспорт углеводородов</t>
+  </si>
+  <si>
+    <t>Строительство наклонно-направленных и горизонтальных скважин</t>
+  </si>
+  <si>
+    <t>Инновационное развитие в нефтегазовой отрасли, технологический надзор и контроль</t>
+  </si>
+  <si>
     <t>Разработка нефтяных месторождений</t>
   </si>
   <si>
-    <t>Строительство наклонно-направленных и горизонтальных скважин</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление проектами в нефтегазовом комплексе</t>
   </si>
   <si>
-    <t>Трубопроводный транспорт углеводородов</t>
-[...28 lines deleted...]
-  <si>
     <t>27.04.04</t>
   </si>
   <si>
     <t>38.04.01</t>
   </si>
   <si>
     <t>Экономика фирмы</t>
   </si>
   <si>
     <t>38.04.02</t>
   </si>
   <si>
     <t>Стратегический менеджмент в отраслях топливно-энергетического комплекса</t>
   </si>
   <si>
     <t>38.04.03</t>
   </si>
   <si>
     <t>38.04.04</t>
   </si>
   <si>
     <t>Управление государственными и муниципальными учреждениями и предприятиями</t>
   </si>
   <si>
-    <t>44.04.01</t>
-[...10 lines deleted...]
-  <si>
     <t>44.04.04</t>
   </si>
   <si>
     <t>Теория, методика и инновационные технологии преподавания физики</t>
   </si>
   <si>
-    <t>Инновационные цифровые технологии профессионального образования в области электроэнергетики и электротехники</t>
-[...1 lines deleted...]
-  <si>
     <t>54.04.01</t>
   </si>
   <si>
     <t>04.05.01</t>
   </si>
   <si>
     <t>Фундаментальная и прикладная химия</t>
   </si>
   <si>
+    <t>Фармацевтическая химия</t>
+  </si>
+  <si>
+    <t>Специалитет</t>
+  </si>
+  <si>
     <t>Органическая химия</t>
-  </si>
-[...4 lines deleted...]
-    <t>Фармацевтическая химия</t>
   </si>
   <si>
     <t>08.05.01</t>
   </si>
   <si>
     <t>Строительство уникальных зданий и сооружений</t>
   </si>
   <si>
     <t>Строительство высотных и большепролётных зданий и сооружений</t>
   </si>
   <si>
     <t>6 лет</t>
   </si>
   <si>
     <t>08.05.02</t>
   </si>
   <si>
     <t>Строительство, эксплуатация, восстановление и техническое прикрытие автомобильных дорог, мостов и тоннелей</t>
   </si>
   <si>
     <t>Строительство (реконструкция), эксплуатация и техническое прикрытие автомобильных дорог</t>
   </si>
   <si>
     <t>17.05.01</t>
   </si>
@@ -1645,131 +1519,131 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J358"/>
+  <dimension ref="A1:J311"/>
   <cols>
     <col min="1" max="1" width="9" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="37" customWidth="1"/>
     <col min="6" max="6" width="15" customWidth="1"/>
     <col min="7" max="7" width="26" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="56" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>58729</v>
+        <v>63121</v>
       </c>
       <c r="B2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
       <c r="I2" t="s">
         <v>16</v>
       </c>
       <c r="J2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>58904</v>
+        <v>62596</v>
       </c>
       <c r="B3" t="s" s="2">
         <v>18</v>
       </c>
       <c r="C3" t="s">
         <v>19</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
       <c r="I3" t="s">
         <v>16</v>
       </c>
@@ -1789,51 +1663,51 @@
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>14</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
       <c r="I4" t="s">
         <v>16</v>
       </c>
       <c r="J4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>58862</v>
+        <v>62597</v>
       </c>
       <c r="B5" t="s" s="2">
         <v>22</v>
       </c>
       <c r="C5" t="s">
         <v>23</v>
       </c>
       <c r="D5" t="s">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>15</v>
       </c>
       <c r="I5" t="s">
         <v>16</v>
       </c>
@@ -1917,691 +1791,691 @@
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>31</v>
       </c>
       <c r="H8" t="s">
         <v>15</v>
       </c>
       <c r="I8" t="s">
         <v>16</v>
       </c>
       <c r="J8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>56929</v>
+        <v>58322</v>
       </c>
       <c r="B9" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>31</v>
       </c>
       <c r="H9" t="s">
         <v>15</v>
       </c>
       <c r="I9" t="s">
         <v>16</v>
       </c>
       <c r="J9" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>56930</v>
+        <v>58323</v>
       </c>
       <c r="B10" t="s" s="2">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
         <v>31</v>
       </c>
       <c r="H10" t="s">
         <v>15</v>
       </c>
       <c r="I10" t="s">
         <v>16</v>
       </c>
       <c r="J10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>55650</v>
+        <v>58324</v>
       </c>
       <c r="B11" t="s" s="2">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="G11" t="s">
         <v>31</v>
       </c>
       <c r="H11" t="s">
         <v>15</v>
       </c>
       <c r="I11" t="s">
         <v>16</v>
       </c>
       <c r="J11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>55651</v>
+        <v>58325</v>
       </c>
       <c r="B12" t="s" s="2">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>40</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>31</v>
       </c>
       <c r="H12" t="s">
         <v>15</v>
       </c>
       <c r="I12" t="s">
         <v>16</v>
       </c>
       <c r="J12" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>55652</v>
+        <v>58326</v>
       </c>
       <c r="B13" t="s" s="2">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" t="s">
         <v>43</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" t="s">
         <v>31</v>
       </c>
       <c r="H13" t="s">
         <v>15</v>
       </c>
       <c r="I13" t="s">
         <v>16</v>
       </c>
       <c r="J13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>57250</v>
+        <v>58386</v>
       </c>
       <c r="B14" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" t="s">
         <v>46</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G14" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>16</v>
       </c>
       <c r="J14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>57311</v>
+        <v>58387</v>
       </c>
       <c r="B15" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H15" t="s">
         <v>15</v>
       </c>
       <c r="I15" t="s">
         <v>16</v>
       </c>
       <c r="J15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>57342</v>
+        <v>58388</v>
       </c>
       <c r="B16" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G16" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H16" t="s">
         <v>15</v>
       </c>
       <c r="I16" t="s">
         <v>16</v>
       </c>
       <c r="J16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>58386</v>
+        <v>58389</v>
       </c>
       <c r="B17" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" t="s">
         <v>14</v>
       </c>
       <c r="H17" t="s">
         <v>15</v>
       </c>
       <c r="I17" t="s">
         <v>16</v>
       </c>
       <c r="J17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>58387</v>
+        <v>58428</v>
       </c>
       <c r="B18" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
       <c r="G18" t="s">
         <v>14</v>
       </c>
       <c r="H18" t="s">
         <v>15</v>
       </c>
       <c r="I18" t="s">
         <v>16</v>
       </c>
       <c r="J18" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>58388</v>
+        <v>58456</v>
       </c>
       <c r="B19" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" t="s">
         <v>14</v>
       </c>
       <c r="H19" t="s">
         <v>15</v>
       </c>
       <c r="I19" t="s">
         <v>16</v>
       </c>
       <c r="J19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>58389</v>
+        <v>59953</v>
       </c>
       <c r="B20" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H20" t="s">
         <v>15</v>
       </c>
       <c r="I20" t="s">
         <v>16</v>
       </c>
       <c r="J20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>58428</v>
+        <v>59956</v>
       </c>
       <c r="B21" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
         <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H21" t="s">
         <v>15</v>
       </c>
       <c r="I21" t="s">
         <v>16</v>
       </c>
       <c r="J21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>58429</v>
+        <v>59957</v>
       </c>
       <c r="B22" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H22" t="s">
         <v>15</v>
       </c>
       <c r="I22" t="s">
         <v>16</v>
       </c>
       <c r="J22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>58430</v>
+        <v>59958</v>
       </c>
       <c r="B23" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
       <c r="I23" t="s">
         <v>16</v>
       </c>
       <c r="J23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>58456</v>
+        <v>62602</v>
       </c>
       <c r="B24" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C24" t="s">
         <v>45</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" t="s">
         <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
       <c r="I24" t="s">
         <v>16</v>
       </c>
       <c r="J24" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>58457</v>
+        <v>62611</v>
       </c>
       <c r="B25" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
       <c r="I25" t="s">
         <v>16</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>59245</v>
+        <v>62613</v>
       </c>
       <c r="B26" t="s" s="2">
         <v>44</v>
       </c>
       <c r="C26" t="s">
         <v>45</v>
       </c>
       <c r="D26" t="s">
         <v>56</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G26" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
       <c r="I26" t="s">
         <v>16</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>58727</v>
       </c>
       <c r="B27" t="s" s="2">
         <v>57</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27" t="s">
         <v>59</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
       <c r="I27" t="s">
         <v>16</v>
       </c>
       <c r="J27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>58728</v>
+        <v>64816</v>
       </c>
       <c r="B28" t="s" s="2">
         <v>57</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28" t="s">
         <v>60</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
       <c r="I28" t="s">
         <v>16</v>
       </c>
       <c r="J28" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>64816</v>
+        <v>64817</v>
       </c>
       <c r="B29" t="s" s="2">
         <v>57</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29" t="s">
         <v>61</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>16</v>
       </c>
@@ -2767,51 +2641,51 @@
       </c>
       <c r="J34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>64061</v>
       </c>
       <c r="B35" t="s" s="2">
         <v>68</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35" t="s">
         <v>69</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
       <c r="G35" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H35" t="s">
         <v>15</v>
       </c>
       <c r="I35" t="s">
         <v>16</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>58726</v>
       </c>
       <c r="B36" t="s" s="2">
         <v>72</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36" t="s">
         <v>74</v>
       </c>
       <c r="E36" t="s">
@@ -2845,645 +2719,645 @@
       </c>
       <c r="D37" t="s">
         <v>77</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
       <c r="G37" t="s">
         <v>14</v>
       </c>
       <c r="H37" t="s">
         <v>15</v>
       </c>
       <c r="I37" t="s">
         <v>16</v>
       </c>
       <c r="J37" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>58722</v>
+        <v>63112</v>
       </c>
       <c r="B38" t="s" s="2">
         <v>78</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38" t="s">
         <v>80</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
       <c r="G38" t="s">
         <v>14</v>
       </c>
       <c r="H38" t="s">
         <v>15</v>
       </c>
       <c r="I38" t="s">
         <v>16</v>
       </c>
       <c r="J38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>58524</v>
+        <v>58527</v>
       </c>
       <c r="B39" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39" t="s">
         <v>83</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>13</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
       </c>
       <c r="I39" t="s">
         <v>16</v>
       </c>
       <c r="J39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>58525</v>
+        <v>58531</v>
       </c>
       <c r="B40" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40" t="s">
         <v>84</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
         <v>13</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="s">
         <v>15</v>
       </c>
       <c r="I40" t="s">
         <v>16</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>58527</v>
+        <v>59052</v>
       </c>
       <c r="B41" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41" t="s">
         <v>85</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H41" t="s">
         <v>15</v>
       </c>
       <c r="I41" t="s">
         <v>16</v>
       </c>
       <c r="J41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>58528</v>
+        <v>62726</v>
       </c>
       <c r="B42" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C42" t="s">
         <v>82</v>
       </c>
       <c r="D42" t="s">
         <v>86</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
       <c r="I42" t="s">
         <v>16</v>
       </c>
       <c r="J42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>58529</v>
+        <v>62727</v>
       </c>
       <c r="B43" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43" t="s">
         <v>87</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
       <c r="I43" t="s">
         <v>16</v>
       </c>
       <c r="J43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>58530</v>
+        <v>62728</v>
       </c>
       <c r="B44" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44" t="s">
         <v>88</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
       <c r="I44" t="s">
         <v>16</v>
       </c>
       <c r="J44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>58531</v>
+        <v>62729</v>
       </c>
       <c r="B45" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45" t="s">
         <v>89</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
       <c r="I45" t="s">
         <v>16</v>
       </c>
       <c r="J45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>59052</v>
+        <v>62731</v>
       </c>
       <c r="B46" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
       <c r="I46" t="s">
         <v>16</v>
       </c>
       <c r="J46" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>63927</v>
       </c>
       <c r="B47" t="s" s="2">
         <v>81</v>
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>71</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
       <c r="I47" t="s">
         <v>16</v>
       </c>
       <c r="J47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>58487</v>
+        <v>58488</v>
       </c>
       <c r="B48" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C48" t="s">
         <v>91</v>
       </c>
       <c r="D48" t="s">
         <v>92</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" t="s">
         <v>14</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
       <c r="I48" t="s">
         <v>16</v>
       </c>
       <c r="J48" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>58488</v>
+        <v>58489</v>
       </c>
       <c r="B49" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49" t="s">
         <v>93</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" t="s">
         <v>14</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
       <c r="I49" t="s">
         <v>16</v>
       </c>
       <c r="J49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>58489</v>
+        <v>58490</v>
       </c>
       <c r="B50" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50" t="s">
         <v>94</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" t="s">
         <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
       <c r="I50" t="s">
         <v>16</v>
       </c>
       <c r="J50" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>58490</v>
+        <v>58491</v>
       </c>
       <c r="B51" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51" t="s">
         <v>95</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" t="s">
         <v>14</v>
       </c>
       <c r="H51" t="s">
         <v>15</v>
       </c>
       <c r="I51" t="s">
         <v>16</v>
       </c>
       <c r="J51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>58491</v>
+        <v>58493</v>
       </c>
       <c r="B52" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52" t="s">
         <v>96</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" t="s">
         <v>14</v>
       </c>
       <c r="H52" t="s">
         <v>15</v>
       </c>
       <c r="I52" t="s">
         <v>16</v>
       </c>
       <c r="J52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>58492</v>
+        <v>59459</v>
       </c>
       <c r="B53" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C53" t="s">
         <v>91</v>
       </c>
       <c r="D53" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="E53" t="s">
         <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H53" t="s">
         <v>15</v>
       </c>
       <c r="I53" t="s">
         <v>16</v>
       </c>
       <c r="J53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>58493</v>
+        <v>62534</v>
       </c>
       <c r="B54" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" t="s">
         <v>14</v>
       </c>
       <c r="H54" t="s">
         <v>15</v>
       </c>
       <c r="I54" t="s">
         <v>16</v>
       </c>
       <c r="J54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>58494</v>
+        <v>62535</v>
       </c>
       <c r="B55" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C55" t="s">
         <v>91</v>
       </c>
       <c r="D55" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" t="s">
         <v>14</v>
       </c>
       <c r="H55" t="s">
         <v>15</v>
       </c>
       <c r="I55" t="s">
         <v>16</v>
       </c>
       <c r="J55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>59459</v>
+        <v>62536</v>
       </c>
       <c r="B56" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G56" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H56" t="s">
         <v>15</v>
       </c>
       <c r="I56" t="s">
         <v>16</v>
       </c>
       <c r="J56" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>62541</v>
       </c>
       <c r="B57" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C57" t="s">
         <v>91</v>
       </c>
       <c r="D57" t="s">
         <v>100</v>
       </c>
       <c r="E57" t="s">
@@ -3494,188 +3368,188 @@
       </c>
       <c r="G57" t="s">
         <v>14</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57" t="s">
         <v>16</v>
       </c>
       <c r="J57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>64052</v>
       </c>
       <c r="B58" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C58" t="s">
         <v>91</v>
       </c>
       <c r="D58" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
       <c r="G58" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H58" t="s">
         <v>15</v>
       </c>
       <c r="I58" t="s">
         <v>16</v>
       </c>
       <c r="J58" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>64053</v>
       </c>
       <c r="B59" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C59" t="s">
         <v>91</v>
       </c>
       <c r="D59" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
         <v>71</v>
       </c>
       <c r="G59" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H59" t="s">
         <v>15</v>
       </c>
       <c r="I59" t="s">
         <v>16</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>64055</v>
       </c>
       <c r="B60" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="E60" t="s">
         <v>12</v>
       </c>
       <c r="F60" t="s">
         <v>71</v>
       </c>
       <c r="G60" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H60" t="s">
         <v>15</v>
       </c>
       <c r="I60" t="s">
         <v>16</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>64056</v>
       </c>
       <c r="B61" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C61" t="s">
         <v>91</v>
       </c>
       <c r="D61" t="s">
         <v>100</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
         <v>71</v>
       </c>
       <c r="G61" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H61" t="s">
         <v>15</v>
       </c>
       <c r="I61" t="s">
         <v>16</v>
       </c>
       <c r="J61" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>64057</v>
       </c>
       <c r="B62" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C62" t="s">
         <v>91</v>
       </c>
       <c r="D62" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
       <c r="G62" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H62" t="s">
         <v>15</v>
       </c>
       <c r="I62" t="s">
         <v>16</v>
       </c>
       <c r="J62" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>66629</v>
       </c>
       <c r="B63" t="s" s="2">
         <v>90</v>
       </c>
       <c r="C63" t="s">
         <v>91</v>
       </c>
       <c r="D63" t="s">
         <v>101</v>
       </c>
       <c r="E63" t="s">
@@ -3855,179 +3729,179 @@
       </c>
       <c r="J68" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>63744</v>
       </c>
       <c r="B69" t="s" s="2">
         <v>105</v>
       </c>
       <c r="C69" t="s">
         <v>106</v>
       </c>
       <c r="D69" t="s">
         <v>109</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>71</v>
       </c>
       <c r="G69" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H69" t="s">
         <v>15</v>
       </c>
       <c r="I69" t="s">
         <v>16</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>59216</v>
       </c>
       <c r="B70" t="s" s="2">
         <v>111</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70" t="s">
         <v>113</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>13</v>
       </c>
       <c r="G70" t="s">
         <v>14</v>
       </c>
       <c r="H70" t="s">
         <v>15</v>
       </c>
       <c r="I70" t="s">
         <v>16</v>
       </c>
       <c r="J70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>59217</v>
+        <v>60845</v>
       </c>
       <c r="B71" t="s" s="2">
         <v>111</v>
       </c>
       <c r="C71" t="s">
         <v>112</v>
       </c>
       <c r="D71" t="s">
         <v>114</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H71" t="s">
         <v>15</v>
       </c>
       <c r="I71" t="s">
         <v>16</v>
       </c>
       <c r="J71" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>60845</v>
+        <v>62871</v>
       </c>
       <c r="B72" t="s" s="2">
         <v>111</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72" t="s">
         <v>114</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G72" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H72" t="s">
         <v>15</v>
       </c>
       <c r="I72" t="s">
         <v>16</v>
       </c>
       <c r="J72" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>63980</v>
       </c>
       <c r="B73" t="s" s="2">
         <v>111</v>
       </c>
       <c r="C73" t="s">
         <v>112</v>
       </c>
       <c r="D73" t="s">
         <v>113</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>71</v>
       </c>
       <c r="G73" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H73" t="s">
         <v>15</v>
       </c>
       <c r="I73" t="s">
         <v>16</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>58721</v>
       </c>
       <c r="B74" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C74" t="s">
         <v>116</v>
       </c>
       <c r="D74" t="s">
         <v>116</v>
       </c>
       <c r="E74" t="s">
@@ -4047,51 +3921,51 @@
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>63754</v>
       </c>
       <c r="B75" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C75" t="s">
         <v>116</v>
       </c>
       <c r="D75" t="s">
         <v>116</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>71</v>
       </c>
       <c r="G75" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H75" t="s">
         <v>15</v>
       </c>
       <c r="I75" t="s">
         <v>16</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>66749</v>
       </c>
       <c r="B76" t="s" s="2">
         <v>115</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76" t="s">
         <v>117</v>
       </c>
       <c r="E76" t="s">
@@ -4175,307 +4049,307 @@
       </c>
       <c r="J78" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>66746</v>
       </c>
       <c r="B79" t="s" s="2">
         <v>118</v>
       </c>
       <c r="C79" t="s">
         <v>119</v>
       </c>
       <c r="D79" t="s">
         <v>121</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>71</v>
       </c>
       <c r="G79" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H79" t="s">
         <v>15</v>
       </c>
       <c r="I79" t="s">
         <v>16</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>58824</v>
       </c>
       <c r="B80" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C80" t="s">
         <v>123</v>
       </c>
       <c r="D80" t="s">
         <v>124</v>
       </c>
       <c r="E80" t="s">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="G80" t="s">
         <v>14</v>
       </c>
       <c r="H80" t="s">
         <v>15</v>
       </c>
       <c r="I80" t="s">
         <v>16</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>58825</v>
+        <v>62591</v>
       </c>
       <c r="B81" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C81" t="s">
         <v>123</v>
       </c>
       <c r="D81" t="s">
         <v>125</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="G81" t="s">
         <v>14</v>
       </c>
       <c r="H81" t="s">
         <v>15</v>
       </c>
       <c r="I81" t="s">
         <v>16</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>58901</v>
+        <v>62593</v>
       </c>
       <c r="B82" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C82" t="s">
         <v>123</v>
       </c>
       <c r="D82" t="s">
         <v>126</v>
       </c>
       <c r="E82" t="s">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="G82" t="s">
         <v>14</v>
       </c>
       <c r="H82" t="s">
         <v>15</v>
       </c>
       <c r="I82" t="s">
         <v>16</v>
       </c>
       <c r="J82" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>62593</v>
+        <v>63374</v>
       </c>
       <c r="B83" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83" t="s">
         <v>127</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
       <c r="G83" t="s">
         <v>14</v>
       </c>
       <c r="H83" t="s">
         <v>15</v>
       </c>
       <c r="I83" t="s">
         <v>16</v>
       </c>
       <c r="J83" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>63964</v>
       </c>
       <c r="B84" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C84" t="s">
         <v>123</v>
       </c>
       <c r="D84" t="s">
         <v>124</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>71</v>
       </c>
       <c r="G84" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H84" t="s">
         <v>15</v>
       </c>
       <c r="I84" t="s">
         <v>16</v>
       </c>
       <c r="J84" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>63965</v>
       </c>
       <c r="B85" t="s" s="2">
         <v>122</v>
       </c>
       <c r="C85" t="s">
         <v>123</v>
       </c>
       <c r="D85" t="s">
         <v>125</v>
       </c>
       <c r="E85" t="s">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>71</v>
       </c>
       <c r="G85" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H85" t="s">
         <v>15</v>
       </c>
       <c r="I85" t="s">
         <v>16</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>58763</v>
+        <v>59094</v>
       </c>
       <c r="B86" t="s" s="2">
         <v>128</v>
       </c>
       <c r="C86" t="s">
         <v>129</v>
       </c>
       <c r="D86" t="s">
         <v>130</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H86" t="s">
         <v>15</v>
       </c>
       <c r="I86" t="s">
         <v>16</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>59094</v>
+        <v>62870</v>
       </c>
       <c r="B87" t="s" s="2">
         <v>128</v>
       </c>
       <c r="C87" t="s">
         <v>129</v>
       </c>
       <c r="D87" t="s">
         <v>130</v>
       </c>
       <c r="E87" t="s">
         <v>12</v>
       </c>
       <c r="F87" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G87" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H87" t="s">
         <v>15</v>
       </c>
       <c r="I87" t="s">
         <v>16</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>58955</v>
       </c>
       <c r="B88" t="s" s="2">
         <v>131</v>
       </c>
       <c r="C88" t="s">
         <v>132</v>
       </c>
       <c r="D88" t="s">
         <v>132</v>
       </c>
       <c r="E88" t="s">
@@ -4623,147 +4497,147 @@
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>63973</v>
       </c>
       <c r="B93" t="s" s="2">
         <v>137</v>
       </c>
       <c r="C93" t="s">
         <v>138</v>
       </c>
       <c r="D93" t="s">
         <v>139</v>
       </c>
       <c r="E93" t="s">
         <v>12</v>
       </c>
       <c r="F93" t="s">
         <v>71</v>
       </c>
       <c r="G93" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H93" t="s">
         <v>15</v>
       </c>
       <c r="I93" t="s">
         <v>16</v>
       </c>
       <c r="J93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>58419</v>
+        <v>58984</v>
       </c>
       <c r="B94" t="s" s="2">
         <v>140</v>
       </c>
       <c r="C94" t="s">
         <v>141</v>
       </c>
       <c r="D94" t="s">
         <v>142</v>
       </c>
       <c r="E94" t="s">
         <v>12</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="G94" t="s">
         <v>14</v>
       </c>
       <c r="H94" t="s">
         <v>15</v>
       </c>
       <c r="I94" t="s">
         <v>16</v>
       </c>
       <c r="J94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>58984</v>
+        <v>62612</v>
       </c>
       <c r="B95" t="s" s="2">
         <v>140</v>
       </c>
       <c r="C95" t="s">
         <v>141</v>
       </c>
       <c r="D95" t="s">
         <v>143</v>
       </c>
       <c r="E95" t="s">
         <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
       <c r="G95" t="s">
         <v>14</v>
       </c>
       <c r="H95" t="s">
         <v>15</v>
       </c>
       <c r="I95" t="s">
         <v>16</v>
       </c>
       <c r="J95" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>63732</v>
       </c>
       <c r="B96" t="s" s="2">
         <v>140</v>
       </c>
       <c r="C96" t="s">
         <v>141</v>
       </c>
       <c r="D96" t="s">
         <v>144</v>
       </c>
       <c r="E96" t="s">
         <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>71</v>
       </c>
       <c r="G96" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H96" t="s">
         <v>15</v>
       </c>
       <c r="I96" t="s">
         <v>16</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>58758</v>
       </c>
       <c r="B97" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C97" t="s">
         <v>146</v>
       </c>
       <c r="D97" t="s">
         <v>147</v>
       </c>
       <c r="E97" t="s">
@@ -4829,133 +4703,133 @@
       </c>
       <c r="D99" t="s">
         <v>149</v>
       </c>
       <c r="E99" t="s">
         <v>12</v>
       </c>
       <c r="F99" t="s">
         <v>13</v>
       </c>
       <c r="G99" t="s">
         <v>14</v>
       </c>
       <c r="H99" t="s">
         <v>15</v>
       </c>
       <c r="I99" t="s">
         <v>16</v>
       </c>
       <c r="J99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>60628</v>
+        <v>59095</v>
       </c>
       <c r="B100" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C100" t="s">
         <v>146</v>
       </c>
       <c r="D100" t="s">
         <v>149</v>
       </c>
       <c r="E100" t="s">
         <v>12</v>
       </c>
       <c r="F100" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G100" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H100" t="s">
         <v>15</v>
       </c>
       <c r="I100" t="s">
         <v>16</v>
       </c>
       <c r="J100" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>60639</v>
       </c>
       <c r="B101" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C101" t="s">
         <v>146</v>
       </c>
       <c r="D101" t="s">
         <v>148</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G101" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H101" t="s">
         <v>15</v>
       </c>
       <c r="I101" t="s">
         <v>16</v>
       </c>
       <c r="J101" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>60879</v>
       </c>
       <c r="B102" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C102" t="s">
         <v>146</v>
       </c>
       <c r="D102" t="s">
         <v>147</v>
       </c>
       <c r="E102" t="s">
         <v>12</v>
       </c>
       <c r="F102" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G102" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H102" t="s">
         <v>15</v>
       </c>
       <c r="I102" t="s">
         <v>16</v>
       </c>
       <c r="J102" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>63454</v>
       </c>
       <c r="B103" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C103" t="s">
         <v>146</v>
       </c>
       <c r="D103" t="s">
         <v>150</v>
       </c>
       <c r="E103" t="s">
@@ -4972,86 +4846,86 @@
       </c>
       <c r="I103" t="s">
         <v>16</v>
       </c>
       <c r="J103" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>64123</v>
       </c>
       <c r="B104" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C104" t="s">
         <v>146</v>
       </c>
       <c r="D104" t="s">
         <v>150</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G104" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H104" t="s">
         <v>15</v>
       </c>
       <c r="I104" t="s">
         <v>16</v>
       </c>
       <c r="J104" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>66614</v>
       </c>
       <c r="B105" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C105" t="s">
         <v>146</v>
       </c>
       <c r="D105" t="s">
         <v>151</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G105" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H105" t="s">
         <v>15</v>
       </c>
       <c r="I105" t="s">
         <v>16</v>
       </c>
       <c r="J105" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>66623</v>
       </c>
       <c r="B106" t="s" s="2">
         <v>145</v>
       </c>
       <c r="C106" t="s">
         <v>146</v>
       </c>
       <c r="D106" t="s">
         <v>151</v>
       </c>
       <c r="E106" t="s">
@@ -5085,83 +4959,83 @@
       </c>
       <c r="D107" t="s">
         <v>152</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>13</v>
       </c>
       <c r="G107" t="s">
         <v>14</v>
       </c>
       <c r="H107" t="s">
         <v>15</v>
       </c>
       <c r="I107" t="s">
         <v>16</v>
       </c>
       <c r="J107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>58983</v>
+        <v>63267</v>
       </c>
       <c r="B108" t="s" s="2">
         <v>153</v>
       </c>
       <c r="C108" t="s">
         <v>154</v>
       </c>
       <c r="D108" t="s">
         <v>155</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>13</v>
       </c>
       <c r="G108" t="s">
         <v>14</v>
       </c>
       <c r="H108" t="s">
         <v>15</v>
       </c>
       <c r="I108" t="s">
         <v>16</v>
       </c>
       <c r="J108" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>59112</v>
+        <v>63488</v>
       </c>
       <c r="B109" t="s" s="2">
         <v>153</v>
       </c>
       <c r="C109" t="s">
         <v>154</v>
       </c>
       <c r="D109" t="s">
         <v>156</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>13</v>
       </c>
       <c r="G109" t="s">
         <v>14</v>
       </c>
       <c r="H109" t="s">
         <v>15</v>
       </c>
       <c r="I109" t="s">
         <v>16</v>
       </c>
@@ -5245,101 +5119,101 @@
       </c>
       <c r="D112" t="s">
         <v>161</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>13</v>
       </c>
       <c r="G112" t="s">
         <v>14</v>
       </c>
       <c r="H112" t="s">
         <v>15</v>
       </c>
       <c r="I112" t="s">
         <v>16</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>58790</v>
+        <v>59070</v>
       </c>
       <c r="B113" t="s" s="2">
         <v>162</v>
       </c>
       <c r="C113" t="s">
         <v>163</v>
       </c>
       <c r="D113" t="s">
         <v>164</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G113" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H113" t="s">
         <v>15</v>
       </c>
       <c r="I113" t="s">
         <v>16</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>59070</v>
+        <v>65706</v>
       </c>
       <c r="B114" t="s" s="2">
         <v>162</v>
       </c>
       <c r="C114" t="s">
         <v>163</v>
       </c>
       <c r="D114" t="s">
         <v>164</v>
       </c>
       <c r="E114" t="s">
         <v>12</v>
       </c>
       <c r="F114" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G114" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H114" t="s">
         <v>15</v>
       </c>
       <c r="I114" t="s">
         <v>16</v>
       </c>
       <c r="J114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>58794</v>
       </c>
       <c r="B115" t="s" s="2">
         <v>165</v>
       </c>
       <c r="C115" t="s">
         <v>166</v>
       </c>
       <c r="D115" t="s">
         <v>167</v>
       </c>
       <c r="E115" t="s">
@@ -5359,115 +5233,115 @@
       </c>
       <c r="J115" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>63756</v>
       </c>
       <c r="B116" t="s" s="2">
         <v>165</v>
       </c>
       <c r="C116" t="s">
         <v>166</v>
       </c>
       <c r="D116" t="s">
         <v>167</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
         <v>71</v>
       </c>
       <c r="G116" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H116" t="s">
         <v>15</v>
       </c>
       <c r="I116" t="s">
         <v>16</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>58867</v>
+        <v>63378</v>
       </c>
       <c r="B117" t="s" s="2">
         <v>168</v>
       </c>
       <c r="C117" t="s">
         <v>169</v>
       </c>
       <c r="D117" t="s">
         <v>170</v>
       </c>
       <c r="E117" t="s">
         <v>12</v>
       </c>
       <c r="F117" t="s">
         <v>13</v>
       </c>
       <c r="G117" t="s">
         <v>14</v>
       </c>
       <c r="H117" t="s">
         <v>15</v>
       </c>
       <c r="I117" t="s">
         <v>16</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>63745</v>
       </c>
       <c r="B118" t="s" s="2">
         <v>168</v>
       </c>
       <c r="C118" t="s">
         <v>169</v>
       </c>
       <c r="D118" t="s">
         <v>171</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
         <v>71</v>
       </c>
       <c r="G118" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H118" t="s">
         <v>15</v>
       </c>
       <c r="I118" t="s">
         <v>16</v>
       </c>
       <c r="J118" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>58622</v>
       </c>
       <c r="B119" t="s" s="2">
         <v>172</v>
       </c>
       <c r="C119" t="s">
         <v>173</v>
       </c>
       <c r="D119" t="s">
         <v>174</v>
       </c>
       <c r="E119" t="s">
@@ -5501,83 +5375,83 @@
       </c>
       <c r="D120" t="s">
         <v>176</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="G120" t="s">
         <v>14</v>
       </c>
       <c r="H120" t="s">
         <v>15</v>
       </c>
       <c r="I120" t="s">
         <v>16</v>
       </c>
       <c r="J120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>58720</v>
+        <v>63122</v>
       </c>
       <c r="B121" t="s" s="2">
         <v>177</v>
       </c>
       <c r="C121" t="s">
         <v>178</v>
       </c>
       <c r="D121" t="s">
         <v>179</v>
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>13</v>
       </c>
       <c r="G121" t="s">
         <v>14</v>
       </c>
       <c r="H121" t="s">
         <v>15</v>
       </c>
       <c r="I121" t="s">
         <v>16</v>
       </c>
       <c r="J121" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>58982</v>
+        <v>63373</v>
       </c>
       <c r="B122" t="s" s="2">
         <v>177</v>
       </c>
       <c r="C122" t="s">
         <v>178</v>
       </c>
       <c r="D122" t="s">
         <v>180</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="G122" t="s">
         <v>14</v>
       </c>
       <c r="H122" t="s">
         <v>15</v>
       </c>
       <c r="I122" t="s">
         <v>16</v>
       </c>
@@ -5629,51 +5503,51 @@
       </c>
       <c r="D124" t="s">
         <v>186</v>
       </c>
       <c r="E124" t="s">
         <v>12</v>
       </c>
       <c r="F124" t="s">
         <v>13</v>
       </c>
       <c r="G124" t="s">
         <v>14</v>
       </c>
       <c r="H124" t="s">
         <v>15</v>
       </c>
       <c r="I124" t="s">
         <v>16</v>
       </c>
       <c r="J124" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>58793</v>
+        <v>63266</v>
       </c>
       <c r="B125" t="s" s="2">
         <v>184</v>
       </c>
       <c r="C125" t="s">
         <v>185</v>
       </c>
       <c r="D125" t="s">
         <v>187</v>
       </c>
       <c r="E125" t="s">
         <v>12</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="G125" t="s">
         <v>14</v>
       </c>
       <c r="H125" t="s">
         <v>15</v>
       </c>
       <c r="I125" t="s">
         <v>16</v>
       </c>
@@ -5693,7444 +5567,5940 @@
       </c>
       <c r="D126" t="s">
         <v>190</v>
       </c>
       <c r="E126" t="s">
         <v>12</v>
       </c>
       <c r="F126" t="s">
         <v>13</v>
       </c>
       <c r="G126" t="s">
         <v>14</v>
       </c>
       <c r="H126" t="s">
         <v>15</v>
       </c>
       <c r="I126" t="s">
         <v>16</v>
       </c>
       <c r="J126" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>58317</v>
+        <v>65630</v>
       </c>
       <c r="B127" t="s" s="2">
         <v>191</v>
       </c>
       <c r="C127" t="s">
         <v>192</v>
       </c>
       <c r="D127" t="s">
         <v>192</v>
       </c>
       <c r="E127" t="s">
         <v>12</v>
       </c>
       <c r="F127" t="s">
         <v>13</v>
       </c>
       <c r="G127" t="s">
         <v>14</v>
       </c>
       <c r="H127" t="s">
         <v>15</v>
       </c>
       <c r="I127" t="s">
         <v>16</v>
       </c>
       <c r="J127" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>58626</v>
+        <v>58650</v>
       </c>
       <c r="B128" t="s" s="2">
         <v>193</v>
       </c>
       <c r="C128" t="s">
         <v>194</v>
       </c>
       <c r="D128" t="s">
         <v>195</v>
       </c>
       <c r="E128" t="s">
         <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G128" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H128" t="s">
         <v>15</v>
       </c>
       <c r="I128" t="s">
         <v>16</v>
       </c>
       <c r="J128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>58649</v>
+        <v>58848</v>
       </c>
       <c r="B129" t="s" s="2">
         <v>193</v>
       </c>
       <c r="C129" t="s">
         <v>194</v>
       </c>
       <c r="D129" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E129" t="s">
         <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G129" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H129" t="s">
         <v>15</v>
       </c>
       <c r="I129" t="s">
         <v>16</v>
       </c>
       <c r="J129" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>58650</v>
+        <v>62973</v>
       </c>
       <c r="B130" t="s" s="2">
         <v>193</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130" t="s">
         <v>196</v>
       </c>
       <c r="E130" t="s">
         <v>12</v>
       </c>
       <c r="F130" t="s">
         <v>13</v>
       </c>
       <c r="G130" t="s">
         <v>14</v>
       </c>
       <c r="H130" t="s">
         <v>15</v>
       </c>
       <c r="I130" t="s">
         <v>16</v>
       </c>
       <c r="J130" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>66676</v>
       </c>
       <c r="B131" t="s" s="2">
         <v>193</v>
       </c>
       <c r="C131" t="s">
         <v>194</v>
       </c>
       <c r="D131" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E131" t="s">
         <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G131" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H131" t="s">
         <v>15</v>
       </c>
       <c r="I131" t="s">
         <v>16</v>
       </c>
       <c r="J131" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>58625</v>
+        <v>58646</v>
       </c>
       <c r="B132" t="s" s="2">
         <v>197</v>
       </c>
       <c r="C132" t="s">
         <v>198</v>
       </c>
       <c r="D132" t="s">
         <v>199</v>
       </c>
       <c r="E132" t="s">
         <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G132" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H132" t="s">
         <v>15</v>
       </c>
       <c r="I132" t="s">
         <v>16</v>
       </c>
       <c r="J132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>58646</v>
+        <v>58647</v>
       </c>
       <c r="B133" t="s" s="2">
         <v>197</v>
       </c>
       <c r="C133" t="s">
         <v>198</v>
       </c>
       <c r="D133" t="s">
         <v>200</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
         <v>13</v>
       </c>
       <c r="G133" t="s">
         <v>14</v>
       </c>
       <c r="H133" t="s">
         <v>15</v>
       </c>
       <c r="I133" t="s">
         <v>16</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>58647</v>
+        <v>58847</v>
       </c>
       <c r="B134" t="s" s="2">
         <v>197</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E134" t="s">
         <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G134" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H134" t="s">
         <v>15</v>
       </c>
       <c r="I134" t="s">
         <v>16</v>
       </c>
       <c r="J134" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>62975</v>
       </c>
       <c r="B135" t="s" s="2">
         <v>197</v>
       </c>
       <c r="C135" t="s">
         <v>198</v>
       </c>
       <c r="D135" t="s">
         <v>201</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>13</v>
       </c>
       <c r="G135" t="s">
         <v>14</v>
       </c>
       <c r="H135" t="s">
         <v>15</v>
       </c>
       <c r="I135" t="s">
         <v>16</v>
       </c>
       <c r="J135" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>57065</v>
+        <v>59402</v>
       </c>
       <c r="B136" t="s" s="2">
         <v>202</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136" t="s">
         <v>204</v>
       </c>
       <c r="E136" t="s">
         <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G136" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H136" t="s">
         <v>15</v>
       </c>
       <c r="I136" t="s">
         <v>16</v>
       </c>
       <c r="J136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>57066</v>
+        <v>59401</v>
       </c>
       <c r="B137" t="s" s="2">
         <v>205</v>
       </c>
       <c r="C137" t="s">
         <v>206</v>
       </c>
       <c r="D137" t="s">
         <v>207</v>
       </c>
       <c r="E137" t="s">
         <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G137" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="H137" t="s">
         <v>15</v>
       </c>
       <c r="I137" t="s">
         <v>16</v>
       </c>
       <c r="J137" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>58645</v>
+        <v>66619</v>
       </c>
       <c r="B138" t="s" s="2">
         <v>205</v>
       </c>
       <c r="C138" t="s">
         <v>206</v>
       </c>
       <c r="D138" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E138" t="s">
         <v>12</v>
       </c>
       <c r="F138" t="s">
         <v>13</v>
       </c>
       <c r="G138" t="s">
         <v>14</v>
       </c>
       <c r="H138" t="s">
         <v>15</v>
       </c>
       <c r="I138" t="s">
         <v>16</v>
       </c>
       <c r="J138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>66619</v>
+        <v>66744</v>
       </c>
       <c r="B139" t="s" s="2">
         <v>205</v>
       </c>
       <c r="C139" t="s">
         <v>206</v>
       </c>
       <c r="D139" t="s">
         <v>208</v>
       </c>
       <c r="E139" t="s">
         <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G139" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="H139" t="s">
         <v>15</v>
       </c>
       <c r="I139" t="s">
         <v>16</v>
       </c>
       <c r="J139" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>66744</v>
+        <v>62533</v>
       </c>
       <c r="B140" t="s" s="2">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C140" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D140" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="E140" t="s">
         <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G140" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H140" t="s">
         <v>15</v>
       </c>
       <c r="I140" t="s">
         <v>16</v>
       </c>
       <c r="J140" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>62533</v>
+        <v>56942</v>
       </c>
       <c r="B141" t="s" s="2">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C141" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D141" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E141" t="s">
         <v>12</v>
       </c>
       <c r="F141" t="s">
         <v>13</v>
       </c>
       <c r="G141" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H141" t="s">
         <v>15</v>
       </c>
       <c r="I141" t="s">
         <v>16</v>
       </c>
       <c r="J141" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>56942</v>
+        <v>58652</v>
       </c>
       <c r="B142" t="s" s="2">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C142" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="D142" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="E142" t="s">
         <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G142" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="H142" t="s">
         <v>15</v>
       </c>
       <c r="I142" t="s">
         <v>16</v>
       </c>
       <c r="J142" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>55634</v>
+        <v>62737</v>
       </c>
       <c r="B143" t="s" s="2">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C143" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D143" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G143" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="H143" t="s">
         <v>15</v>
       </c>
       <c r="I143" t="s">
         <v>16</v>
       </c>
       <c r="J143" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>58313</v>
+        <v>62738</v>
       </c>
       <c r="B144" t="s" s="2">
         <v>218</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E144" t="s">
         <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>13</v>
       </c>
       <c r="G144" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
         <v>15</v>
       </c>
       <c r="I144" t="s">
         <v>16</v>
       </c>
       <c r="J144" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>58314</v>
+        <v>62740</v>
       </c>
       <c r="B145" t="s" s="2">
         <v>218</v>
       </c>
       <c r="C145" t="s">
         <v>219</v>
       </c>
       <c r="D145" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>13</v>
       </c>
       <c r="G145" t="s">
         <v>14</v>
       </c>
       <c r="H145" t="s">
         <v>15</v>
       </c>
       <c r="I145" t="s">
         <v>16</v>
       </c>
       <c r="J145" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>58315</v>
+        <v>65684</v>
       </c>
       <c r="B146" t="s" s="2">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C146" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>222</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>224</v>
       </c>
       <c r="F146" t="s">
         <v>13</v>
       </c>
       <c r="G146" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="H146" t="s">
         <v>15</v>
       </c>
       <c r="I146" t="s">
         <v>16</v>
       </c>
       <c r="J146" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>58316</v>
+        <v>65685</v>
       </c>
       <c r="B147" t="s" s="2">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C147" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="D147" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>224</v>
       </c>
       <c r="F147" t="s">
         <v>13</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
+        <v>225</v>
       </c>
       <c r="H147" t="s">
         <v>15</v>
       </c>
       <c r="I147" t="s">
         <v>16</v>
       </c>
       <c r="J147" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>65684</v>
+        <v>65620</v>
       </c>
       <c r="B148" t="s" s="2">
+        <v>229</v>
+      </c>
+      <c r="C148" t="s">
+        <v>29</v>
+      </c>
+      <c r="D148" t="s">
+        <v>30</v>
+      </c>
+      <c r="E148" t="s">
         <v>224</v>
       </c>
-      <c r="C148" t="s">
-[...5 lines deleted...]
-      <c r="E148" t="s">
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H148" t="s">
         <v>15</v>
       </c>
       <c r="I148" t="s">
         <v>16</v>
       </c>
       <c r="J148" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>65685</v>
+        <v>65582</v>
       </c>
       <c r="B149" t="s" s="2">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C149" t="s">
-        <v>228</v>
+        <v>45</v>
       </c>
       <c r="D149" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="E149" t="s">
+        <v>224</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H149" t="s">
         <v>15</v>
       </c>
       <c r="I149" t="s">
         <v>16</v>
       </c>
       <c r="J149" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>65602</v>
+        <v>65584</v>
       </c>
       <c r="B150" t="s" s="2">
         <v>230</v>
       </c>
       <c r="C150" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="D150" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E150" t="s">
+        <v>224</v>
+      </c>
+      <c r="F150" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H150" t="s">
         <v>15</v>
       </c>
       <c r="I150" t="s">
         <v>16</v>
       </c>
       <c r="J150" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>65604</v>
+        <v>65587</v>
       </c>
       <c r="B151" t="s" s="2">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C151" t="s">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="D151" t="s">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="E151" t="s">
+        <v>224</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H151" t="s">
         <v>15</v>
       </c>
       <c r="I151" t="s">
         <v>16</v>
       </c>
       <c r="J151" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>65617</v>
+        <v>65594</v>
       </c>
       <c r="B152" t="s" s="2">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C152" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D152" t="s">
-        <v>37</v>
+        <v>234</v>
       </c>
       <c r="E152" t="s">
+        <v>224</v>
+      </c>
+      <c r="F152" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H152" t="s">
         <v>15</v>
       </c>
       <c r="I152" t="s">
         <v>16</v>
       </c>
       <c r="J152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>65618</v>
+        <v>65595</v>
       </c>
       <c r="B153" t="s" s="2">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C153" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D153" t="s">
-        <v>43</v>
+        <v>235</v>
       </c>
       <c r="E153" t="s">
+        <v>224</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H153" t="s">
         <v>15</v>
       </c>
       <c r="I153" t="s">
         <v>16</v>
       </c>
       <c r="J153" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>65619</v>
+        <v>65646</v>
       </c>
       <c r="B154" t="s" s="2">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C154" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D154" t="s">
-        <v>32</v>
+        <v>236</v>
       </c>
       <c r="E154" t="s">
+        <v>224</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H154" t="s">
         <v>15</v>
       </c>
       <c r="I154" t="s">
         <v>16</v>
       </c>
       <c r="J154" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>65620</v>
+        <v>65647</v>
       </c>
       <c r="B155" t="s" s="2">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C155" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D155" t="s">
-        <v>30</v>
+        <v>237</v>
       </c>
       <c r="E155" t="s">
+        <v>224</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H155" t="s">
         <v>15</v>
       </c>
       <c r="I155" t="s">
         <v>16</v>
       </c>
       <c r="J155" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>65616</v>
+        <v>65649</v>
       </c>
       <c r="B156" t="s" s="2">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="C156" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="D156" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="E156" t="s">
+        <v>224</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H156" t="s">
         <v>15</v>
       </c>
       <c r="I156" t="s">
         <v>16</v>
       </c>
       <c r="J156" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>65615</v>
+        <v>65762</v>
       </c>
       <c r="B157" t="s" s="2">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C157" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D157" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E157" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G157" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H157" t="s">
         <v>15</v>
       </c>
       <c r="I157" t="s">
         <v>16</v>
       </c>
       <c r="J157" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>63787</v>
+        <v>65803</v>
       </c>
       <c r="B158" t="s" s="2">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="C158" t="s">
         <v>45</v>
       </c>
       <c r="D158" t="s">
+        <v>237</v>
+      </c>
+      <c r="E158" t="s">
+        <v>224</v>
+      </c>
+      <c r="F158" t="s">
+        <v>52</v>
+      </c>
+      <c r="G158" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H158" t="s">
         <v>15</v>
       </c>
       <c r="I158" t="s">
         <v>16</v>
       </c>
       <c r="J158" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>65581</v>
+        <v>65806</v>
       </c>
       <c r="B159" t="s" s="2">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="C159" t="s">
         <v>45</v>
       </c>
       <c r="D159" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="E159" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F159" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G159" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H159" t="s">
         <v>15</v>
       </c>
       <c r="I159" t="s">
         <v>16</v>
       </c>
       <c r="J159" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>65582</v>
+        <v>65686</v>
       </c>
       <c r="B160" t="s" s="2">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C160" t="s">
-        <v>45</v>
+        <v>58</v>
       </c>
       <c r="D160" t="s">
-        <v>242</v>
+        <v>58</v>
       </c>
       <c r="E160" t="s">
+        <v>224</v>
+      </c>
+      <c r="F160" t="s">
+        <v>13</v>
+      </c>
+      <c r="G160" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H160" t="s">
         <v>15</v>
       </c>
       <c r="I160" t="s">
         <v>16</v>
       </c>
       <c r="J160" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>65583</v>
+        <v>65690</v>
       </c>
       <c r="B161" t="s" s="2">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C161" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="D161" t="s">
-        <v>243</v>
+        <v>69</v>
       </c>
       <c r="E161" t="s">
+        <v>224</v>
+      </c>
+      <c r="F161" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H161" t="s">
         <v>15</v>
       </c>
       <c r="I161" t="s">
         <v>16</v>
       </c>
       <c r="J161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>65584</v>
+        <v>65693</v>
       </c>
       <c r="B162" t="s" s="2">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C162" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="D162" t="s">
-        <v>244</v>
+        <v>79</v>
       </c>
       <c r="E162" t="s">
+        <v>224</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H162" t="s">
         <v>15</v>
       </c>
       <c r="I162" t="s">
         <v>16</v>
       </c>
       <c r="J162" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>65585</v>
+        <v>66701</v>
       </c>
       <c r="B163" t="s" s="2">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C163" t="s">
-        <v>45</v>
+        <v>79</v>
       </c>
       <c r="D163" t="s">
-        <v>55</v>
+        <v>244</v>
       </c>
       <c r="E163" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F163" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G163" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H163" t="s">
         <v>15</v>
       </c>
       <c r="I163" t="s">
         <v>16</v>
       </c>
       <c r="J163" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>65586</v>
+        <v>65635</v>
       </c>
       <c r="B164" t="s" s="2">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="C164" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="D164" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E164" t="s">
+        <v>224</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H164" t="s">
         <v>15</v>
       </c>
       <c r="I164" t="s">
         <v>16</v>
       </c>
       <c r="J164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>65587</v>
+        <v>65567</v>
       </c>
       <c r="B165" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C165" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D165" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E165" t="s">
+        <v>224</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H165" t="s">
         <v>15</v>
       </c>
       <c r="I165" t="s">
         <v>16</v>
       </c>
       <c r="J165" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>65592</v>
+        <v>65568</v>
       </c>
       <c r="B166" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C166" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D166" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E166" t="s">
+        <v>224</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H166" t="s">
         <v>15</v>
       </c>
       <c r="I166" t="s">
         <v>16</v>
       </c>
       <c r="J166" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>65593</v>
+        <v>65569</v>
       </c>
       <c r="B167" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C167" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D167" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="E167" t="s">
+        <v>224</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H167" t="s">
         <v>15</v>
       </c>
       <c r="I167" t="s">
         <v>16</v>
       </c>
       <c r="J167" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>65594</v>
+        <v>65782</v>
       </c>
       <c r="B168" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C168" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D168" t="s">
         <v>249</v>
       </c>
       <c r="E168" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F168" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G168" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H168" t="s">
         <v>15</v>
       </c>
       <c r="I168" t="s">
         <v>16</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>65595</v>
+        <v>66613</v>
       </c>
       <c r="B169" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C169" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D169" t="s">
         <v>250</v>
       </c>
       <c r="E169" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F169" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G169" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H169" t="s">
         <v>15</v>
       </c>
       <c r="I169" t="s">
         <v>16</v>
       </c>
       <c r="J169" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>65596</v>
+        <v>66625</v>
       </c>
       <c r="B170" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C170" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D170" t="s">
+        <v>248</v>
+      </c>
+      <c r="E170" t="s">
+        <v>224</v>
+      </c>
+      <c r="F170" t="s">
+        <v>52</v>
+      </c>
+      <c r="G170" t="s">
         <v>239</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H170" t="s">
         <v>15</v>
       </c>
       <c r="I170" t="s">
         <v>16</v>
       </c>
       <c r="J170" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>65597</v>
+        <v>66626</v>
       </c>
       <c r="B171" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C171" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D171" t="s">
         <v>251</v>
       </c>
       <c r="E171" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F171" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G171" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H171" t="s">
         <v>15</v>
       </c>
       <c r="I171" t="s">
         <v>16</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>65598</v>
+        <v>66628</v>
       </c>
       <c r="B172" t="s" s="2">
-        <v>238</v>
+        <v>247</v>
       </c>
       <c r="C172" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D172" t="s">
         <v>252</v>
       </c>
       <c r="E172" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F172" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G172" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H172" t="s">
         <v>15</v>
       </c>
       <c r="I172" t="s">
         <v>16</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>65646</v>
+        <v>65694</v>
       </c>
       <c r="B173" t="s" s="2">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="C173" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="D173" t="s">
-        <v>253</v>
+        <v>116</v>
       </c>
       <c r="E173" t="s">
+        <v>224</v>
+      </c>
+      <c r="F173" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H173" t="s">
         <v>15</v>
       </c>
       <c r="I173" t="s">
         <v>16</v>
       </c>
       <c r="J173" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>65647</v>
+        <v>65695</v>
       </c>
       <c r="B174" t="s" s="2">
-        <v>238</v>
+        <v>253</v>
       </c>
       <c r="C174" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="D174" t="s">
         <v>254</v>
       </c>
       <c r="E174" t="s">
+        <v>224</v>
+      </c>
+      <c r="F174" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H174" t="s">
         <v>15</v>
       </c>
       <c r="I174" t="s">
         <v>16</v>
       </c>
       <c r="J174" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>65648</v>
+        <v>65708</v>
       </c>
       <c r="B175" t="s" s="2">
-        <v>238</v>
+        <v>255</v>
       </c>
       <c r="C175" t="s">
-        <v>45</v>
+        <v>119</v>
       </c>
       <c r="D175" t="s">
-        <v>255</v>
+        <v>119</v>
       </c>
       <c r="E175" t="s">
+        <v>224</v>
+      </c>
+      <c r="F175" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H175" t="s">
         <v>15</v>
       </c>
       <c r="I175" t="s">
         <v>16</v>
       </c>
       <c r="J175" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>65649</v>
+        <v>65612</v>
       </c>
       <c r="B176" t="s" s="2">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="D176" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E176" t="s">
+        <v>224</v>
+      </c>
+      <c r="F176" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H176" t="s">
         <v>15</v>
       </c>
       <c r="I176" t="s">
         <v>16</v>
       </c>
       <c r="J176" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>65650</v>
+        <v>65794</v>
       </c>
       <c r="B177" t="s" s="2">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="C177" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="D177" t="s">
         <v>257</v>
       </c>
       <c r="E177" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G177" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H177" t="s">
         <v>15</v>
       </c>
       <c r="I177" t="s">
         <v>16</v>
       </c>
       <c r="J177" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>65762</v>
+        <v>70042</v>
       </c>
       <c r="B178" t="s" s="2">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="C178" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
       <c r="D178" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E178" t="s">
+        <v>224</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H178" t="s">
         <v>15</v>
       </c>
       <c r="I178" t="s">
         <v>16</v>
       </c>
       <c r="J178" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>65803</v>
+        <v>65664</v>
       </c>
       <c r="B179" t="s" s="2">
-        <v>238</v>
+        <v>259</v>
       </c>
       <c r="C179" t="s">
-        <v>45</v>
+        <v>129</v>
       </c>
       <c r="D179" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E179" t="s">
+        <v>224</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H179" t="s">
         <v>15</v>
       </c>
       <c r="I179" t="s">
         <v>16</v>
       </c>
       <c r="J179" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>65686</v>
+        <v>65793</v>
       </c>
       <c r="B180" t="s" s="2">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C180" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="D180" t="s">
-        <v>58</v>
+        <v>262</v>
       </c>
       <c r="E180" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G180" t="s">
-        <v>226</v>
+        <v>263</v>
       </c>
       <c r="H180" t="s">
         <v>15</v>
       </c>
       <c r="I180" t="s">
         <v>16</v>
       </c>
       <c r="J180" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>65687</v>
+        <v>65784</v>
       </c>
       <c r="B181" t="s" s="2">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C181" t="s">
-        <v>58</v>
+        <v>138</v>
       </c>
       <c r="D181" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E181" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G181" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H181" t="s">
         <v>15</v>
       </c>
       <c r="I181" t="s">
         <v>16</v>
       </c>
       <c r="J181" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>65688</v>
+        <v>65661</v>
       </c>
       <c r="B182" t="s" s="2">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C182" t="s">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="D182" t="s">
-        <v>63</v>
+        <v>267</v>
       </c>
       <c r="E182" t="s">
+        <v>224</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H182" t="s">
         <v>15</v>
       </c>
       <c r="I182" t="s">
         <v>16</v>
       </c>
       <c r="J182" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>65689</v>
+        <v>65742</v>
       </c>
       <c r="B183" t="s" s="2">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="C183" t="s">
-        <v>63</v>
+        <v>141</v>
       </c>
       <c r="D183" t="s">
-        <v>261</v>
+        <v>268</v>
       </c>
       <c r="E183" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F183" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G183" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H183" t="s">
         <v>15</v>
       </c>
       <c r="I183" t="s">
         <v>16</v>
       </c>
       <c r="J183" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>65690</v>
+        <v>65743</v>
       </c>
       <c r="B184" t="s" s="2">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="C184" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
       <c r="D184" t="s">
-        <v>69</v>
+        <v>269</v>
       </c>
       <c r="E184" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F184" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G184" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H184" t="s">
         <v>15</v>
       </c>
       <c r="I184" t="s">
         <v>16</v>
       </c>
       <c r="J184" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>65691</v>
+        <v>65744</v>
       </c>
       <c r="B185" t="s" s="2">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C185" t="s">
-        <v>73</v>
+        <v>141</v>
       </c>
       <c r="D185" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E185" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F185" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G185" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H185" t="s">
         <v>15</v>
       </c>
       <c r="I185" t="s">
         <v>16</v>
       </c>
       <c r="J185" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
-        <v>66630</v>
+        <v>63541</v>
       </c>
       <c r="B186" t="s" s="2">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C186" t="s">
-        <v>76</v>
+        <v>146</v>
       </c>
       <c r="D186" t="s">
-        <v>77</v>
+        <v>271</v>
       </c>
       <c r="E186" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F186" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G186" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H186" t="s">
         <v>15</v>
       </c>
       <c r="I186" t="s">
         <v>16</v>
       </c>
       <c r="J186" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="187">
       <c r="A187">
-        <v>65692</v>
+        <v>63542</v>
       </c>
       <c r="B187" t="s" s="2">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C187" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="D187" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="E187" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F187" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G187" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H187" t="s">
         <v>15</v>
       </c>
       <c r="I187" t="s">
         <v>16</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="188">
       <c r="A188">
-        <v>65693</v>
+        <v>65656</v>
       </c>
       <c r="B188" t="s" s="2">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C188" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="D188" t="s">
-        <v>79</v>
+        <v>272</v>
       </c>
       <c r="E188" t="s">
+        <v>224</v>
+      </c>
+      <c r="F188" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H188" t="s">
         <v>15</v>
       </c>
       <c r="I188" t="s">
         <v>16</v>
       </c>
       <c r="J188" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="189">
       <c r="A189">
-        <v>66701</v>
+        <v>65733</v>
       </c>
       <c r="B189" t="s" s="2">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="C189" t="s">
-        <v>79</v>
+        <v>146</v>
       </c>
       <c r="D189" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="E189" t="s">
+        <v>224</v>
+      </c>
+      <c r="F189" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H189" t="s">
         <v>15</v>
       </c>
       <c r="I189" t="s">
         <v>16</v>
       </c>
       <c r="J189" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="190">
       <c r="A190">
-        <v>65635</v>
+        <v>65735</v>
       </c>
       <c r="B190" t="s" s="2">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C190" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="D190" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E190" t="s">
+        <v>224</v>
+      </c>
+      <c r="F190" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H190" t="s">
         <v>15</v>
       </c>
       <c r="I190" t="s">
         <v>16</v>
       </c>
       <c r="J190" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="191">
       <c r="A191">
-        <v>65636</v>
+        <v>65737</v>
       </c>
       <c r="B191" t="s" s="2">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C191" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="D191" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="E191" t="s">
+        <v>224</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H191" t="s">
         <v>15</v>
       </c>
       <c r="I191" t="s">
         <v>16</v>
       </c>
       <c r="J191" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="192">
       <c r="A192">
-        <v>65637</v>
+        <v>65741</v>
       </c>
       <c r="B192" t="s" s="2">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C192" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="D192" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E192" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G192" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H192" t="s">
         <v>15</v>
       </c>
       <c r="I192" t="s">
         <v>16</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="193">
       <c r="A193">
-        <v>65738</v>
+        <v>65770</v>
       </c>
       <c r="B193" t="s" s="2">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C193" t="s">
-        <v>82</v>
+        <v>146</v>
       </c>
       <c r="D193" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E193" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F193" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G193" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H193" t="s">
         <v>15</v>
       </c>
       <c r="I193" t="s">
         <v>16</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="194">
       <c r="A194">
-        <v>65567</v>
+        <v>65797</v>
       </c>
       <c r="B194" t="s" s="2">
+        <v>270</v>
+      </c>
+      <c r="C194" t="s">
+        <v>146</v>
+      </c>
+      <c r="D194" t="s">
         <v>273</v>
       </c>
-      <c r="C194" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E194" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G194" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H194" t="s">
         <v>15</v>
       </c>
       <c r="I194" t="s">
         <v>16</v>
       </c>
       <c r="J194" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="195">
       <c r="A195">
-        <v>65568</v>
+        <v>65696</v>
       </c>
       <c r="B195" t="s" s="2">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C195" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="D195" t="s">
-        <v>275</v>
+        <v>178</v>
       </c>
       <c r="E195" t="s">
+        <v>224</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H195" t="s">
         <v>15</v>
       </c>
       <c r="I195" t="s">
         <v>16</v>
       </c>
       <c r="J195" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="196">
       <c r="A196">
-        <v>65569</v>
+        <v>65750</v>
       </c>
       <c r="B196" t="s" s="2">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C196" t="s">
-        <v>91</v>
+        <v>194</v>
       </c>
       <c r="D196" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="E196" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F196" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G196" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H196" t="s">
         <v>15</v>
       </c>
       <c r="I196" t="s">
         <v>16</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="197">
       <c r="A197">
-        <v>65571</v>
+        <v>66675</v>
       </c>
       <c r="B197" t="s" s="2">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="C197" t="s">
-        <v>91</v>
+        <v>194</v>
       </c>
       <c r="D197" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E197" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G197" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="H197" t="s">
         <v>15</v>
       </c>
       <c r="I197" t="s">
         <v>16</v>
       </c>
       <c r="J197" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="198">
       <c r="A198">
-        <v>65782</v>
+        <v>65671</v>
       </c>
       <c r="B198" t="s" s="2">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C198" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="D198" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E198" t="s">
+        <v>224</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H198" t="s">
         <v>15</v>
       </c>
       <c r="I198" t="s">
         <v>16</v>
       </c>
       <c r="J198" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="199">
       <c r="A199">
-        <v>66613</v>
+        <v>65769</v>
       </c>
       <c r="B199" t="s" s="2">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C199" t="s">
-        <v>91</v>
+        <v>198</v>
       </c>
       <c r="D199" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="E199" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F199" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="G199" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H199" t="s">
         <v>15</v>
       </c>
       <c r="I199" t="s">
         <v>16</v>
       </c>
       <c r="J199" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="200">
       <c r="A200">
-        <v>66625</v>
+        <v>65798</v>
       </c>
       <c r="B200" t="s" s="2">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="C200" t="s">
-        <v>91</v>
+        <v>203</v>
       </c>
       <c r="D200" t="s">
-        <v>274</v>
+        <v>203</v>
       </c>
       <c r="E200" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F200" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G200" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H200" t="s">
         <v>15</v>
       </c>
       <c r="I200" t="s">
         <v>16</v>
       </c>
       <c r="J200" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="201">
       <c r="A201">
-        <v>66626</v>
+        <v>66620</v>
       </c>
       <c r="B201" t="s" s="2">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="C201" t="s">
-        <v>91</v>
+        <v>206</v>
       </c>
       <c r="D201" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="E201" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F201" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G201" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="H201" t="s">
         <v>15</v>
       </c>
       <c r="I201" t="s">
         <v>16</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>66628</v>
+        <v>70103</v>
       </c>
       <c r="B202" t="s" s="2">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="C202" t="s">
-        <v>91</v>
+        <v>210</v>
       </c>
       <c r="D202" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="E202" t="s">
+        <v>224</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="H202" t="s">
         <v>15</v>
       </c>
       <c r="I202" t="s">
         <v>16</v>
       </c>
       <c r="J202" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>65694</v>
+        <v>65613</v>
       </c>
       <c r="B203" t="s" s="2">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C203" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="D203" t="s">
-        <v>116</v>
+        <v>220</v>
       </c>
       <c r="E203" t="s">
+        <v>224</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" t="s">
         <v>225</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="H203" t="s">
         <v>15</v>
       </c>
       <c r="I203" t="s">
         <v>16</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>65695</v>
+        <v>58902</v>
       </c>
       <c r="B204" t="s" s="2">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C204" t="s">
-        <v>116</v>
+        <v>288</v>
       </c>
       <c r="D204" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="E204" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F204" t="s">
         <v>13</v>
       </c>
       <c r="G204" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="H204" t="s">
         <v>15</v>
       </c>
       <c r="I204" t="s">
         <v>16</v>
       </c>
       <c r="J204" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>65708</v>
+        <v>58903</v>
       </c>
       <c r="B205" t="s" s="2">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="C205" t="s">
-        <v>119</v>
+        <v>288</v>
       </c>
       <c r="D205" t="s">
-        <v>119</v>
+        <v>291</v>
       </c>
       <c r="E205" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F205" t="s">
         <v>13</v>
       </c>
       <c r="G205" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="H205" t="s">
         <v>15</v>
       </c>
       <c r="I205" t="s">
         <v>16</v>
       </c>
       <c r="J205" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>65603</v>
+        <v>55526</v>
       </c>
       <c r="B206" t="s" s="2">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="C206" t="s">
-        <v>123</v>
+        <v>293</v>
       </c>
       <c r="D206" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="E206" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F206" t="s">
         <v>13</v>
       </c>
       <c r="G206" t="s">
-        <v>226</v>
+        <v>295</v>
       </c>
       <c r="H206" t="s">
         <v>15</v>
       </c>
       <c r="I206" t="s">
         <v>16</v>
       </c>
       <c r="J206" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>65612</v>
+        <v>31123</v>
       </c>
       <c r="B207" t="s" s="2">
-        <v>283</v>
+        <v>296</v>
       </c>
       <c r="C207" t="s">
-        <v>123</v>
+        <v>297</v>
       </c>
       <c r="D207" t="s">
-        <v>285</v>
+        <v>298</v>
       </c>
       <c r="E207" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F207" t="s">
         <v>13</v>
       </c>
       <c r="G207" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="H207" t="s">
         <v>15</v>
       </c>
       <c r="I207" t="s">
         <v>16</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>65794</v>
+        <v>55571</v>
       </c>
       <c r="B208" t="s" s="2">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="C208" t="s">
-        <v>123</v>
+        <v>300</v>
       </c>
       <c r="D208" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="E208" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F208" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G208" t="s">
-        <v>240</v>
+        <v>302</v>
       </c>
       <c r="H208" t="s">
         <v>15</v>
       </c>
       <c r="I208" t="s">
         <v>16</v>
       </c>
       <c r="J208" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>70042</v>
+        <v>55572</v>
       </c>
       <c r="B209" t="s" s="2">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="C209" t="s">
-        <v>123</v>
+        <v>300</v>
       </c>
       <c r="D209" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="E209" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F209" t="s">
         <v>13</v>
       </c>
       <c r="G209" t="s">
-        <v>226</v>
+        <v>302</v>
       </c>
       <c r="H209" t="s">
         <v>15</v>
       </c>
       <c r="I209" t="s">
         <v>16</v>
       </c>
       <c r="J209" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>65664</v>
+        <v>55581</v>
       </c>
       <c r="B210" t="s" s="2">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="C210" t="s">
-        <v>129</v>
+        <v>305</v>
       </c>
       <c r="D210" t="s">
-        <v>288</v>
+        <v>306</v>
       </c>
       <c r="E210" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F210" t="s">
         <v>13</v>
       </c>
       <c r="G210" t="s">
-        <v>226</v>
+        <v>302</v>
       </c>
       <c r="H210" t="s">
         <v>15</v>
       </c>
       <c r="I210" t="s">
         <v>16</v>
       </c>
       <c r="J210" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>65677</v>
+        <v>55582</v>
       </c>
       <c r="B211" t="s" s="2">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="C211" t="s">
-        <v>132</v>
+        <v>305</v>
       </c>
       <c r="D211" t="s">
+        <v>307</v>
+      </c>
+      <c r="E211" t="s">
         <v>290</v>
       </c>
-      <c r="E211" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" t="s">
         <v>13</v>
       </c>
       <c r="G211" t="s">
-        <v>226</v>
+        <v>302</v>
       </c>
       <c r="H211" t="s">
         <v>15</v>
       </c>
       <c r="I211" t="s">
         <v>16</v>
       </c>
       <c r="J211" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>65793</v>
+        <v>55583</v>
       </c>
       <c r="B212" t="s" s="2">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="C212" t="s">
-        <v>132</v>
+        <v>305</v>
       </c>
       <c r="D212" t="s">
+        <v>308</v>
+      </c>
+      <c r="E212" t="s">
         <v>290</v>
       </c>
-      <c r="E212" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G212" t="s">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="H212" t="s">
         <v>15</v>
       </c>
       <c r="I212" t="s">
         <v>16</v>
       </c>
       <c r="J212" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>65784</v>
+        <v>55585</v>
       </c>
       <c r="B213" t="s" s="2">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="C213" t="s">
-        <v>138</v>
+        <v>305</v>
       </c>
       <c r="D213" t="s">
-        <v>293</v>
+        <v>309</v>
       </c>
       <c r="E213" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F213" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G213" t="s">
-        <v>240</v>
+        <v>302</v>
       </c>
       <c r="H213" t="s">
         <v>15</v>
       </c>
       <c r="I213" t="s">
         <v>16</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>65580</v>
+        <v>59071</v>
       </c>
       <c r="B214" t="s" s="2">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="C214" t="s">
-        <v>141</v>
+        <v>311</v>
       </c>
       <c r="D214" t="s">
-        <v>295</v>
+        <v>311</v>
       </c>
       <c r="E214" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F214" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G214" t="s">
-        <v>226</v>
+        <v>312</v>
       </c>
       <c r="H214" t="s">
         <v>15</v>
       </c>
       <c r="I214" t="s">
         <v>16</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>65661</v>
+        <v>54173</v>
       </c>
       <c r="B215" t="s" s="2">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="C215" t="s">
-        <v>141</v>
+        <v>314</v>
       </c>
       <c r="D215" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="E215" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G215" t="s">
-        <v>226</v>
+        <v>312</v>
       </c>
       <c r="H215" t="s">
         <v>15</v>
       </c>
       <c r="I215" t="s">
         <v>16</v>
       </c>
       <c r="J215" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>65662</v>
+        <v>58753</v>
       </c>
       <c r="B216" t="s" s="2">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="C216" t="s">
-        <v>141</v>
+        <v>314</v>
       </c>
       <c r="D216" t="s">
-        <v>297</v>
+        <v>316</v>
       </c>
       <c r="E216" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F216" t="s">
         <v>13</v>
       </c>
       <c r="G216" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="H216" t="s">
         <v>15</v>
       </c>
       <c r="I216" t="s">
         <v>16</v>
       </c>
       <c r="J216" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>65663</v>
+        <v>59093</v>
       </c>
       <c r="B217" t="s" s="2">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="C217" t="s">
-        <v>141</v>
+        <v>314</v>
       </c>
       <c r="D217" t="s">
-        <v>298</v>
+        <v>316</v>
       </c>
       <c r="E217" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F217" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="G217" t="s">
-        <v>226</v>
+        <v>312</v>
       </c>
       <c r="H217" t="s">
         <v>15</v>
       </c>
       <c r="I217" t="s">
         <v>16</v>
       </c>
       <c r="J217" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>65742</v>
+        <v>55606</v>
       </c>
       <c r="B218" t="s" s="2">
-        <v>294</v>
+        <v>317</v>
       </c>
       <c r="C218" t="s">
-        <v>141</v>
+        <v>318</v>
       </c>
       <c r="D218" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="E218" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F218" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G218" t="s">
-        <v>240</v>
+        <v>302</v>
       </c>
       <c r="H218" t="s">
         <v>15</v>
       </c>
       <c r="I218" t="s">
         <v>16</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>65743</v>
+        <v>66747</v>
       </c>
       <c r="B219" t="s" s="2">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="C219" t="s">
-        <v>141</v>
+        <v>321</v>
       </c>
       <c r="D219" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
       <c r="E219" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F219" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G219" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="H219" t="s">
         <v>15</v>
       </c>
       <c r="I219" t="s">
         <v>16</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>65744</v>
+        <v>58956</v>
       </c>
       <c r="B220" t="s" s="2">
-        <v>294</v>
+        <v>322</v>
       </c>
       <c r="C220" t="s">
-        <v>141</v>
+        <v>323</v>
       </c>
       <c r="D220" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="E220" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F220" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G220" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="H220" t="s">
         <v>15</v>
       </c>
       <c r="I220" t="s">
         <v>16</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>63537</v>
+        <v>59786</v>
       </c>
       <c r="B221" t="s" s="2">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="C221" t="s">
-        <v>146</v>
+        <v>323</v>
       </c>
       <c r="D221" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="E221" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F221" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G221" t="s">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="H221" t="s">
         <v>15</v>
       </c>
       <c r="I221" t="s">
         <v>16</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>63542</v>
+        <v>54181</v>
       </c>
       <c r="B222" t="s" s="2">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C222" t="s">
-        <v>146</v>
+        <v>326</v>
       </c>
       <c r="D222" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="E222" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F222" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G222" t="s">
-        <v>240</v>
+        <v>312</v>
       </c>
       <c r="H222" t="s">
         <v>15</v>
       </c>
       <c r="I222" t="s">
         <v>16</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>65656</v>
+        <v>58526</v>
       </c>
       <c r="B223" t="s" s="2">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C223" t="s">
-        <v>146</v>
+        <v>326</v>
       </c>
       <c r="D223" t="s">
-        <v>301</v>
+        <v>326</v>
       </c>
       <c r="E223" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F223" t="s">
         <v>13</v>
       </c>
       <c r="G223" t="s">
-        <v>226</v>
+        <v>31</v>
       </c>
       <c r="H223" t="s">
         <v>15</v>
       </c>
       <c r="I223" t="s">
         <v>16</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>65668</v>
+        <v>63543</v>
       </c>
       <c r="B224" t="s" s="2">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C224" t="s">
-        <v>146</v>
+        <v>326</v>
       </c>
       <c r="D224" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="E224" t="s">
-        <v>225</v>
+        <v>290</v>
       </c>
       <c r="F224" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="G224" t="s">
-        <v>226</v>
+        <v>312</v>
       </c>
       <c r="H224" t="s">
         <v>15</v>
       </c>
       <c r="I224" t="s">
         <v>16</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>65733</v>
+        <v>53579</v>
       </c>
       <c r="B225" t="s" s="2">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="C225" t="s">
-        <v>146</v>
+        <v>328</v>
       </c>
       <c r="D225" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="E225" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F225" t="s">
         <v>13</v>
       </c>
       <c r="G225" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H225" t="s">
         <v>15</v>
       </c>
       <c r="I225" t="s">
         <v>16</v>
       </c>
       <c r="J225" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>65735</v>
+        <v>53604</v>
       </c>
       <c r="B226" t="s" s="2">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="C226" t="s">
-        <v>146</v>
+        <v>328</v>
       </c>
       <c r="D226" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="E226" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F226" t="s">
         <v>13</v>
       </c>
       <c r="G226" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H226" t="s">
         <v>15</v>
       </c>
       <c r="I226" t="s">
         <v>16</v>
       </c>
       <c r="J226" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>65737</v>
+        <v>53575</v>
       </c>
       <c r="B227" t="s" s="2">
-        <v>299</v>
+        <v>333</v>
       </c>
       <c r="C227" t="s">
-        <v>146</v>
+        <v>334</v>
       </c>
       <c r="D227" t="s">
-        <v>300</v>
+        <v>335</v>
       </c>
       <c r="E227" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F227" t="s">
         <v>13</v>
       </c>
       <c r="G227" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H227" t="s">
         <v>15</v>
       </c>
       <c r="I227" t="s">
         <v>16</v>
       </c>
       <c r="J227" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>65745</v>
+        <v>53572</v>
       </c>
       <c r="B228" t="s" s="2">
-        <v>299</v>
+        <v>333</v>
       </c>
       <c r="C228" t="s">
-        <v>146</v>
+        <v>334</v>
       </c>
       <c r="D228" t="s">
-        <v>303</v>
+        <v>336</v>
       </c>
       <c r="E228" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F228" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G228" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H228" t="s">
         <v>15</v>
       </c>
       <c r="I228" t="s">
         <v>16</v>
       </c>
       <c r="J228" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>65770</v>
+        <v>53605</v>
       </c>
       <c r="B229" t="s" s="2">
-        <v>299</v>
+        <v>337</v>
       </c>
       <c r="C229" t="s">
-        <v>146</v>
+        <v>338</v>
       </c>
       <c r="D229" t="s">
-        <v>302</v>
+        <v>339</v>
       </c>
       <c r="E229" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F229" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G229" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H229" t="s">
         <v>15</v>
       </c>
       <c r="I229" t="s">
         <v>16</v>
       </c>
       <c r="J229" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>65797</v>
+        <v>53611</v>
       </c>
       <c r="B230" t="s" s="2">
-        <v>299</v>
+        <v>337</v>
       </c>
       <c r="C230" t="s">
-        <v>146</v>
+        <v>338</v>
       </c>
       <c r="D230" t="s">
-        <v>304</v>
+        <v>340</v>
       </c>
       <c r="E230" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F230" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G230" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="H230" t="s">
         <v>15</v>
       </c>
       <c r="I230" t="s">
         <v>16</v>
       </c>
       <c r="J230" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>65703</v>
+        <v>53606</v>
       </c>
       <c r="B231" t="s" s="2">
-        <v>305</v>
+        <v>337</v>
       </c>
       <c r="C231" t="s">
-        <v>154</v>
+        <v>338</v>
       </c>
       <c r="D231" t="s">
-        <v>306</v>
+        <v>341</v>
       </c>
       <c r="E231" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F231" t="s">
         <v>13</v>
       </c>
       <c r="G231" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
         <v>15</v>
       </c>
       <c r="I231" t="s">
         <v>16</v>
       </c>
       <c r="J231" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>65702</v>
+        <v>53593</v>
       </c>
       <c r="B232" t="s" s="2">
-        <v>307</v>
+        <v>342</v>
       </c>
       <c r="C232" t="s">
-        <v>159</v>
+        <v>58</v>
       </c>
       <c r="D232" t="s">
-        <v>308</v>
+        <v>343</v>
       </c>
       <c r="E232" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F232" t="s">
         <v>13</v>
       </c>
       <c r="G232" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H232" t="s">
         <v>15</v>
       </c>
       <c r="I232" t="s">
         <v>16</v>
       </c>
       <c r="J232" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>65701</v>
+        <v>53592</v>
       </c>
       <c r="B233" t="s" s="2">
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="C233" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="D233" t="s">
-        <v>310</v>
+        <v>344</v>
       </c>
       <c r="E233" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F233" t="s">
         <v>13</v>
       </c>
       <c r="G233" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H233" t="s">
         <v>15</v>
       </c>
       <c r="I233" t="s">
         <v>16</v>
       </c>
       <c r="J233" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>65720</v>
+        <v>53598</v>
       </c>
       <c r="B234" t="s" s="2">
-        <v>311</v>
+        <v>345</v>
       </c>
       <c r="C234" t="s">
-        <v>173</v>
+        <v>346</v>
       </c>
       <c r="D234" t="s">
-        <v>312</v>
+        <v>347</v>
       </c>
       <c r="E234" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F234" t="s">
         <v>13</v>
       </c>
       <c r="G234" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H234" t="s">
         <v>15</v>
       </c>
       <c r="I234" t="s">
         <v>16</v>
       </c>
       <c r="J234" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>65763</v>
+        <v>53586</v>
       </c>
       <c r="B235" t="s" s="2">
-        <v>311</v>
+        <v>345</v>
       </c>
       <c r="C235" t="s">
-        <v>173</v>
+        <v>346</v>
       </c>
       <c r="D235" t="s">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="E235" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F235" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G235" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H235" t="s">
         <v>15</v>
       </c>
       <c r="I235" t="s">
         <v>16</v>
       </c>
       <c r="J235" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>65696</v>
+        <v>53582</v>
       </c>
       <c r="B236" t="s" s="2">
-        <v>313</v>
+        <v>349</v>
       </c>
       <c r="C236" t="s">
-        <v>178</v>
+        <v>350</v>
       </c>
       <c r="D236" t="s">
-        <v>178</v>
+        <v>85</v>
       </c>
       <c r="E236" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F236" t="s">
         <v>13</v>
       </c>
       <c r="G236" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H236" t="s">
         <v>15</v>
       </c>
       <c r="I236" t="s">
         <v>16</v>
       </c>
       <c r="J236" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>65750</v>
+        <v>53584</v>
       </c>
       <c r="B237" t="s" s="2">
-        <v>314</v>
+        <v>351</v>
       </c>
       <c r="C237" t="s">
-        <v>194</v>
+        <v>106</v>
       </c>
       <c r="D237" t="s">
-        <v>315</v>
+        <v>352</v>
       </c>
       <c r="E237" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F237" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G237" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H237" t="s">
         <v>15</v>
       </c>
       <c r="I237" t="s">
         <v>16</v>
       </c>
       <c r="J237" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>66675</v>
+        <v>53643</v>
       </c>
       <c r="B238" t="s" s="2">
-        <v>314</v>
+        <v>351</v>
       </c>
       <c r="C238" t="s">
-        <v>194</v>
+        <v>106</v>
       </c>
       <c r="D238" t="s">
-        <v>315</v>
+        <v>352</v>
       </c>
       <c r="E238" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F238" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="G238" t="s">
-        <v>240</v>
+        <v>31</v>
       </c>
       <c r="H238" t="s">
         <v>15</v>
       </c>
       <c r="I238" t="s">
         <v>16</v>
       </c>
       <c r="J238" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>65671</v>
+        <v>53583</v>
       </c>
       <c r="B239" t="s" s="2">
-        <v>316</v>
+        <v>351</v>
       </c>
       <c r="C239" t="s">
-        <v>198</v>
+        <v>106</v>
       </c>
       <c r="D239" t="s">
-        <v>317</v>
+        <v>353</v>
       </c>
       <c r="E239" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F239" t="s">
         <v>13</v>
       </c>
       <c r="G239" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H239" t="s">
         <v>15</v>
       </c>
       <c r="I239" t="s">
         <v>16</v>
       </c>
       <c r="J239" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>65769</v>
+        <v>53588</v>
       </c>
       <c r="B240" t="s" s="2">
-        <v>316</v>
+        <v>354</v>
       </c>
       <c r="C240" t="s">
-        <v>198</v>
+        <v>123</v>
       </c>
       <c r="D240" t="s">
-        <v>317</v>
+        <v>355</v>
       </c>
       <c r="E240" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F240" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="G240" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H240" t="s">
         <v>15</v>
       </c>
       <c r="I240" t="s">
         <v>16</v>
       </c>
       <c r="J240" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>65768</v>
+        <v>53330</v>
       </c>
       <c r="B241" t="s" s="2">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="C241" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="D241" t="s">
-        <v>203</v>
+        <v>257</v>
       </c>
       <c r="E241" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F241" t="s">
         <v>13</v>
       </c>
       <c r="G241" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H241" t="s">
         <v>15</v>
       </c>
       <c r="I241" t="s">
         <v>16</v>
       </c>
       <c r="J241" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>65798</v>
+        <v>53385</v>
       </c>
       <c r="B242" t="s" s="2">
-        <v>318</v>
+        <v>354</v>
       </c>
       <c r="C242" t="s">
-        <v>203</v>
+        <v>123</v>
       </c>
       <c r="D242" t="s">
-        <v>203</v>
+        <v>356</v>
       </c>
       <c r="E242" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F242" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G242" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H242" t="s">
         <v>15</v>
       </c>
       <c r="I242" t="s">
         <v>16</v>
       </c>
       <c r="J242" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>66620</v>
+        <v>53578</v>
       </c>
       <c r="B243" t="s" s="2">
-        <v>319</v>
+        <v>357</v>
       </c>
       <c r="C243" t="s">
-        <v>206</v>
+        <v>358</v>
       </c>
       <c r="D243" t="s">
-        <v>320</v>
+        <v>359</v>
       </c>
       <c r="E243" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F243" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G243" t="s">
-        <v>240</v>
+        <v>14</v>
       </c>
       <c r="H243" t="s">
         <v>15</v>
       </c>
       <c r="I243" t="s">
         <v>16</v>
       </c>
       <c r="J243" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>66621</v>
+        <v>53577</v>
       </c>
       <c r="B244" t="s" s="2">
-        <v>319</v>
+        <v>360</v>
       </c>
       <c r="C244" t="s">
-        <v>206</v>
+        <v>141</v>
       </c>
       <c r="D244" t="s">
-        <v>320</v>
+        <v>361</v>
       </c>
       <c r="E244" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F244" t="s">
         <v>13</v>
       </c>
       <c r="G244" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H244" t="s">
         <v>15</v>
       </c>
       <c r="I244" t="s">
         <v>16</v>
       </c>
       <c r="J244" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>66745</v>
+        <v>53333</v>
       </c>
       <c r="B245" t="s" s="2">
-        <v>321</v>
+        <v>362</v>
       </c>
       <c r="C245" t="s">
-        <v>322</v>
+        <v>363</v>
       </c>
       <c r="D245" t="s">
-        <v>323</v>
+        <v>364</v>
       </c>
       <c r="E245" t="s">
-        <v>225</v>
+        <v>330</v>
       </c>
       <c r="F245" t="s">
         <v>13</v>
       </c>
       <c r="G245" t="s">
-        <v>226</v>
+        <v>14</v>
       </c>
       <c r="H245" t="s">
         <v>15</v>
       </c>
       <c r="I245" t="s">
         <v>16</v>
       </c>
       <c r="J245" t="s">
-        <v>17</v>
+        <v>331</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>66800</v>
+        <v>53571</v>
       </c>
       <c r="B246" t="s" s="2">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="C246" t="s">
-        <v>322</v>
-[...1502 lines deleted...]
-      <c r="C293" t="s">
         <v>194</v>
       </c>
-      <c r="D293" t="inlineStr">
+      <c r="D246" t="inlineStr">
         <is>
           <t>Экономика и управление народным хозяйством (по отраслям и сферам деятельности в т.ч.: экономика, организация и управление предприятиями, отраслями, комплексами (в промышленности)</t>
         </is>
       </c>
+      <c r="E246" t="s">
+        <v>330</v>
+      </c>
+      <c r="F246" t="s">
+        <v>71</v>
+      </c>
+      <c r="G246" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" t="s">
+        <v>15</v>
+      </c>
+      <c r="I246" t="s">
+        <v>16</v>
+      </c>
+      <c r="J246" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247">
+        <v>53610</v>
+      </c>
+      <c r="B247" t="s" s="2">
+        <v>366</v>
+      </c>
+      <c r="C247" t="s">
+        <v>367</v>
+      </c>
+      <c r="D247" t="s">
+        <v>368</v>
+      </c>
+      <c r="E247" t="s">
+        <v>330</v>
+      </c>
+      <c r="F247" t="s">
+        <v>13</v>
+      </c>
+      <c r="G247" t="s">
+        <v>369</v>
+      </c>
+      <c r="H247" t="s">
+        <v>15</v>
+      </c>
+      <c r="I247" t="s">
+        <v>16</v>
+      </c>
+      <c r="J247" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248">
+        <v>53347</v>
+      </c>
+      <c r="B248" t="s" s="2">
+        <v>366</v>
+      </c>
+      <c r="C248" t="s">
+        <v>367</v>
+      </c>
+      <c r="D248" t="s">
+        <v>368</v>
+      </c>
+      <c r="E248" t="s">
+        <v>330</v>
+      </c>
+      <c r="F248" t="s">
+        <v>71</v>
+      </c>
+      <c r="G248" t="s">
+        <v>14</v>
+      </c>
+      <c r="H248" t="s">
+        <v>15</v>
+      </c>
+      <c r="I248" t="s">
+        <v>16</v>
+      </c>
+      <c r="J248" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249">
+        <v>53618</v>
+      </c>
+      <c r="B249" t="s" s="2">
+        <v>370</v>
+      </c>
+      <c r="C249" t="s">
+        <v>371</v>
+      </c>
+      <c r="D249" t="s">
+        <v>372</v>
+      </c>
+      <c r="E249" t="s">
+        <v>330</v>
+      </c>
+      <c r="F249" t="s">
+        <v>13</v>
+      </c>
+      <c r="G249" t="s">
+        <v>369</v>
+      </c>
+      <c r="H249" t="s">
+        <v>15</v>
+      </c>
+      <c r="I249" t="s">
+        <v>16</v>
+      </c>
+      <c r="J249" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250">
+        <v>53607</v>
+      </c>
+      <c r="B250" t="s" s="2">
+        <v>370</v>
+      </c>
+      <c r="C250" t="s">
+        <v>371</v>
+      </c>
+      <c r="D250" t="s">
+        <v>373</v>
+      </c>
+      <c r="E250" t="s">
+        <v>330</v>
+      </c>
+      <c r="F250" t="s">
+        <v>13</v>
+      </c>
+      <c r="G250" t="s">
+        <v>369</v>
+      </c>
+      <c r="H250" t="s">
+        <v>15</v>
+      </c>
+      <c r="I250" t="s">
+        <v>16</v>
+      </c>
+      <c r="J250" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251">
+        <v>64319</v>
+      </c>
+      <c r="B251" t="s" s="2">
+        <v>374</v>
+      </c>
+      <c r="C251" t="s">
+        <v>375</v>
+      </c>
+      <c r="D251" t="s">
+        <v>375</v>
+      </c>
+      <c r="E251" t="s">
+        <v>330</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" t="s">
+        <v>14</v>
+      </c>
+      <c r="H251" t="s">
+        <v>15</v>
+      </c>
+      <c r="I251" t="s">
+        <v>16</v>
+      </c>
+      <c r="J251" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252">
+        <v>64318</v>
+      </c>
+      <c r="B252" t="s" s="2">
+        <v>376</v>
+      </c>
+      <c r="C252" t="s">
+        <v>377</v>
+      </c>
+      <c r="D252" t="s">
+        <v>377</v>
+      </c>
+      <c r="E252" t="s">
+        <v>330</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" t="s">
+        <v>14</v>
+      </c>
+      <c r="H252" t="s">
+        <v>15</v>
+      </c>
+      <c r="I252" t="s">
+        <v>16</v>
+      </c>
+      <c r="J252" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253">
+        <v>72936</v>
+      </c>
+      <c r="B253" t="s" s="2">
+        <v>378</v>
+      </c>
+      <c r="C253" t="s">
+        <v>377</v>
+      </c>
+      <c r="D253" t="s">
+        <v>377</v>
+      </c>
+      <c r="E253" t="s">
+        <v>330</v>
+      </c>
+      <c r="F253" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" t="s">
+        <v>14</v>
+      </c>
+      <c r="H253" t="s">
+        <v>15</v>
+      </c>
+      <c r="I253" t="s">
+        <v>16</v>
+      </c>
+      <c r="J253" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254">
+        <v>64320</v>
+      </c>
+      <c r="B254" t="s" s="2">
+        <v>379</v>
+      </c>
+      <c r="C254" t="s">
+        <v>343</v>
+      </c>
+      <c r="D254" t="s">
+        <v>343</v>
+      </c>
+      <c r="E254" t="s">
+        <v>330</v>
+      </c>
+      <c r="F254" t="s">
+        <v>13</v>
+      </c>
+      <c r="G254" t="s">
+        <v>369</v>
+      </c>
+      <c r="H254" t="s">
+        <v>15</v>
+      </c>
+      <c r="I254" t="s">
+        <v>16</v>
+      </c>
+      <c r="J254" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255">
+        <v>64324</v>
+      </c>
+      <c r="B255" t="s" s="2">
+        <v>380</v>
+      </c>
+      <c r="C255" t="s">
+        <v>329</v>
+      </c>
+      <c r="D255" t="s">
+        <v>329</v>
+      </c>
+      <c r="E255" t="s">
+        <v>330</v>
+      </c>
+      <c r="F255" t="s">
+        <v>13</v>
+      </c>
+      <c r="G255" t="s">
+        <v>14</v>
+      </c>
+      <c r="H255" t="s">
+        <v>15</v>
+      </c>
+      <c r="I255" t="s">
+        <v>16</v>
+      </c>
+      <c r="J255" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256">
+        <v>64316</v>
+      </c>
+      <c r="B256" t="s" s="2">
+        <v>381</v>
+      </c>
+      <c r="C256" t="s">
+        <v>382</v>
+      </c>
+      <c r="D256" t="s">
+        <v>382</v>
+      </c>
+      <c r="E256" t="s">
+        <v>330</v>
+      </c>
+      <c r="F256" t="s">
+        <v>13</v>
+      </c>
+      <c r="G256" t="s">
+        <v>14</v>
+      </c>
+      <c r="H256" t="s">
+        <v>15</v>
+      </c>
+      <c r="I256" t="s">
+        <v>16</v>
+      </c>
+      <c r="J256" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257">
+        <v>64322</v>
+      </c>
+      <c r="B257" t="s" s="2">
+        <v>383</v>
+      </c>
+      <c r="C257" t="s">
+        <v>336</v>
+      </c>
+      <c r="D257" t="s">
+        <v>336</v>
+      </c>
+      <c r="E257" t="s">
+        <v>330</v>
+      </c>
+      <c r="F257" t="s">
+        <v>13</v>
+      </c>
+      <c r="G257" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" t="s">
+        <v>15</v>
+      </c>
+      <c r="I257" t="s">
+        <v>16</v>
+      </c>
+      <c r="J257" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258">
+        <v>64317</v>
+      </c>
+      <c r="B258" t="s" s="2">
+        <v>384</v>
+      </c>
+      <c r="C258" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258" t="s">
+        <v>21</v>
+      </c>
+      <c r="E258" t="s">
+        <v>330</v>
+      </c>
+      <c r="F258" t="s">
+        <v>13</v>
+      </c>
+      <c r="G258" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" t="s">
+        <v>15</v>
+      </c>
+      <c r="I258" t="s">
+        <v>16</v>
+      </c>
+      <c r="J258" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259">
+        <v>64323</v>
+      </c>
+      <c r="B259" t="s" s="2">
+        <v>385</v>
+      </c>
+      <c r="C259" t="s">
+        <v>291</v>
+      </c>
+      <c r="D259" t="s">
+        <v>291</v>
+      </c>
+      <c r="E259" t="s">
+        <v>330</v>
+      </c>
+      <c r="F259" t="s">
+        <v>13</v>
+      </c>
+      <c r="G259" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" t="s">
+        <v>15</v>
+      </c>
+      <c r="I259" t="s">
+        <v>16</v>
+      </c>
+      <c r="J259" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260">
+        <v>64315</v>
+      </c>
+      <c r="B260" t="s" s="2">
+        <v>386</v>
+      </c>
+      <c r="C260" t="s">
+        <v>335</v>
+      </c>
+      <c r="D260" t="s">
+        <v>335</v>
+      </c>
+      <c r="E260" t="s">
+        <v>330</v>
+      </c>
+      <c r="F260" t="s">
+        <v>13</v>
+      </c>
+      <c r="G260" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" t="s">
+        <v>15</v>
+      </c>
+      <c r="I260" t="s">
+        <v>16</v>
+      </c>
+      <c r="J260" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261">
+        <v>72865</v>
+      </c>
+      <c r="B261" t="s" s="2">
+        <v>387</v>
+      </c>
+      <c r="C261" t="s">
+        <v>335</v>
+      </c>
+      <c r="D261" t="s">
+        <v>335</v>
+      </c>
+      <c r="E261" t="s">
+        <v>330</v>
+      </c>
+      <c r="F261" t="s">
+        <v>13</v>
+      </c>
+      <c r="G261" t="s">
+        <v>14</v>
+      </c>
+      <c r="H261" t="s">
+        <v>15</v>
+      </c>
+      <c r="I261" t="s">
+        <v>16</v>
+      </c>
+      <c r="J261" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262">
+        <v>64321</v>
+      </c>
+      <c r="B262" t="s" s="2">
+        <v>388</v>
+      </c>
+      <c r="C262" t="s">
+        <v>389</v>
+      </c>
+      <c r="D262" t="s">
+        <v>389</v>
+      </c>
+      <c r="E262" t="s">
+        <v>330</v>
+      </c>
+      <c r="F262" t="s">
+        <v>13</v>
+      </c>
+      <c r="G262" t="s">
+        <v>14</v>
+      </c>
+      <c r="H262" t="s">
+        <v>15</v>
+      </c>
+      <c r="I262" t="s">
+        <v>16</v>
+      </c>
+      <c r="J262" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263">
+        <v>64314</v>
+      </c>
+      <c r="B263" t="s" s="2">
+        <v>390</v>
+      </c>
+      <c r="C263" t="s">
+        <v>391</v>
+      </c>
+      <c r="D263" t="s">
+        <v>391</v>
+      </c>
+      <c r="E263" t="s">
+        <v>330</v>
+      </c>
+      <c r="F263" t="s">
+        <v>13</v>
+      </c>
+      <c r="G263" t="s">
+        <v>369</v>
+      </c>
+      <c r="H263" t="s">
+        <v>15</v>
+      </c>
+      <c r="I263" t="s">
+        <v>16</v>
+      </c>
+      <c r="J263" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264">
+        <v>64312</v>
+      </c>
+      <c r="B264" t="s" s="2">
+        <v>392</v>
+      </c>
+      <c r="C264" t="s">
+        <v>393</v>
+      </c>
+      <c r="D264" t="s">
+        <v>393</v>
+      </c>
+      <c r="E264" t="s">
+        <v>330</v>
+      </c>
+      <c r="F264" t="s">
+        <v>13</v>
+      </c>
+      <c r="G264" t="s">
+        <v>369</v>
+      </c>
+      <c r="H264" t="s">
+        <v>15</v>
+      </c>
+      <c r="I264" t="s">
+        <v>16</v>
+      </c>
+      <c r="J264" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265">
+        <v>64311</v>
+      </c>
+      <c r="B265" t="s" s="2">
+        <v>394</v>
+      </c>
+      <c r="C265" t="s">
+        <v>341</v>
+      </c>
+      <c r="D265" t="s">
+        <v>341</v>
+      </c>
+      <c r="E265" t="s">
+        <v>330</v>
+      </c>
+      <c r="F265" t="s">
+        <v>13</v>
+      </c>
+      <c r="G265" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" t="s">
+        <v>15</v>
+      </c>
+      <c r="I265" t="s">
+        <v>16</v>
+      </c>
+      <c r="J265" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266">
+        <v>64309</v>
+      </c>
+      <c r="B266" t="s" s="2">
+        <v>395</v>
+      </c>
+      <c r="C266" t="s">
+        <v>396</v>
+      </c>
+      <c r="D266" t="s">
+        <v>396</v>
+      </c>
+      <c r="E266" t="s">
+        <v>330</v>
+      </c>
+      <c r="F266" t="s">
+        <v>13</v>
+      </c>
+      <c r="G266" t="s">
+        <v>369</v>
+      </c>
+      <c r="H266" t="s">
+        <v>15</v>
+      </c>
+      <c r="I266" t="s">
+        <v>16</v>
+      </c>
+      <c r="J266" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267">
+        <v>69396</v>
+      </c>
+      <c r="B267" t="s" s="2">
+        <v>397</v>
+      </c>
+      <c r="C267" t="s">
+        <v>339</v>
+      </c>
+      <c r="D267" t="s">
+        <v>339</v>
+      </c>
+      <c r="E267" t="s">
+        <v>330</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" t="s">
+        <v>15</v>
+      </c>
+      <c r="I267" t="s">
+        <v>16</v>
+      </c>
+      <c r="J267" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268">
+        <v>64282</v>
+      </c>
+      <c r="B268" t="s" s="2">
+        <v>398</v>
+      </c>
+      <c r="C268" t="s">
+        <v>399</v>
+      </c>
+      <c r="D268" t="s">
+        <v>399</v>
+      </c>
+      <c r="E268" t="s">
+        <v>330</v>
+      </c>
+      <c r="F268" t="s">
+        <v>13</v>
+      </c>
+      <c r="G268" t="s">
+        <v>14</v>
+      </c>
+      <c r="H268" t="s">
+        <v>15</v>
+      </c>
+      <c r="I268" t="s">
+        <v>16</v>
+      </c>
+      <c r="J268" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269">
+        <v>64306</v>
+      </c>
+      <c r="B269" t="s" s="2">
+        <v>400</v>
+      </c>
+      <c r="C269" t="s">
+        <v>401</v>
+      </c>
+      <c r="D269" t="s">
+        <v>401</v>
+      </c>
+      <c r="E269" t="s">
+        <v>330</v>
+      </c>
+      <c r="F269" t="s">
+        <v>13</v>
+      </c>
+      <c r="G269" t="s">
+        <v>14</v>
+      </c>
+      <c r="H269" t="s">
+        <v>15</v>
+      </c>
+      <c r="I269" t="s">
+        <v>16</v>
+      </c>
+      <c r="J269" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270">
+        <v>64307</v>
+      </c>
+      <c r="B270" t="s" s="2">
+        <v>402</v>
+      </c>
+      <c r="C270" t="s">
+        <v>403</v>
+      </c>
+      <c r="D270" t="s">
+        <v>403</v>
+      </c>
+      <c r="E270" t="s">
+        <v>330</v>
+      </c>
+      <c r="F270" t="s">
+        <v>13</v>
+      </c>
+      <c r="G270" t="s">
+        <v>14</v>
+      </c>
+      <c r="H270" t="s">
+        <v>15</v>
+      </c>
+      <c r="I270" t="s">
+        <v>16</v>
+      </c>
+      <c r="J270" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271">
+        <v>64305</v>
+      </c>
+      <c r="B271" t="s" s="2">
+        <v>404</v>
+      </c>
+      <c r="C271" t="s">
+        <v>405</v>
+      </c>
+      <c r="D271" t="s">
+        <v>405</v>
+      </c>
+      <c r="E271" t="s">
+        <v>330</v>
+      </c>
+      <c r="F271" t="s">
+        <v>13</v>
+      </c>
+      <c r="G271" t="s">
+        <v>369</v>
+      </c>
+      <c r="H271" t="s">
+        <v>15</v>
+      </c>
+      <c r="I271" t="s">
+        <v>16</v>
+      </c>
+      <c r="J271" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272">
+        <v>64304</v>
+      </c>
+      <c r="B272" t="s" s="2">
+        <v>406</v>
+      </c>
+      <c r="C272" t="s">
+        <v>407</v>
+      </c>
+      <c r="D272" t="s">
+        <v>407</v>
+      </c>
+      <c r="E272" t="s">
+        <v>330</v>
+      </c>
+      <c r="F272" t="s">
+        <v>13</v>
+      </c>
+      <c r="G272" t="s">
+        <v>369</v>
+      </c>
+      <c r="H272" t="s">
+        <v>15</v>
+      </c>
+      <c r="I272" t="s">
+        <v>16</v>
+      </c>
+      <c r="J272" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273">
+        <v>64303</v>
+      </c>
+      <c r="B273" t="s" s="2">
+        <v>408</v>
+      </c>
+      <c r="C273" t="s">
+        <v>409</v>
+      </c>
+      <c r="D273" t="s">
+        <v>409</v>
+      </c>
+      <c r="E273" t="s">
+        <v>330</v>
+      </c>
+      <c r="F273" t="s">
+        <v>13</v>
+      </c>
+      <c r="G273" t="s">
+        <v>369</v>
+      </c>
+      <c r="H273" t="s">
+        <v>15</v>
+      </c>
+      <c r="I273" t="s">
+        <v>16</v>
+      </c>
+      <c r="J273" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274">
+        <v>64302</v>
+      </c>
+      <c r="B274" t="s" s="2">
+        <v>410</v>
+      </c>
+      <c r="C274" t="s">
+        <v>411</v>
+      </c>
+      <c r="D274" t="s">
+        <v>411</v>
+      </c>
+      <c r="E274" t="s">
+        <v>330</v>
+      </c>
+      <c r="F274" t="s">
+        <v>13</v>
+      </c>
+      <c r="G274" t="s">
+        <v>369</v>
+      </c>
+      <c r="H274" t="s">
+        <v>15</v>
+      </c>
+      <c r="I274" t="s">
+        <v>16</v>
+      </c>
+      <c r="J274" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275">
+        <v>64301</v>
+      </c>
+      <c r="B275" t="s" s="2">
+        <v>412</v>
+      </c>
+      <c r="C275" t="s">
+        <v>413</v>
+      </c>
+      <c r="D275" t="s">
+        <v>413</v>
+      </c>
+      <c r="E275" t="s">
+        <v>330</v>
+      </c>
+      <c r="F275" t="s">
+        <v>13</v>
+      </c>
+      <c r="G275" t="s">
+        <v>369</v>
+      </c>
+      <c r="H275" t="s">
+        <v>15</v>
+      </c>
+      <c r="I275" t="s">
+        <v>16</v>
+      </c>
+      <c r="J275" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276">
+        <v>64313</v>
+      </c>
+      <c r="B276" t="s" s="2">
+        <v>414</v>
+      </c>
+      <c r="C276" t="s">
+        <v>415</v>
+      </c>
+      <c r="D276" t="s">
+        <v>415</v>
+      </c>
+      <c r="E276" t="s">
+        <v>330</v>
+      </c>
+      <c r="F276" t="s">
+        <v>13</v>
+      </c>
+      <c r="G276" t="s">
+        <v>14</v>
+      </c>
+      <c r="H276" t="s">
+        <v>15</v>
+      </c>
+      <c r="I276" t="s">
+        <v>16</v>
+      </c>
+      <c r="J276" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277">
+        <v>64283</v>
+      </c>
+      <c r="B277" t="s" s="2">
+        <v>416</v>
+      </c>
+      <c r="C277" t="s">
+        <v>417</v>
+      </c>
+      <c r="D277" t="s">
+        <v>417</v>
+      </c>
+      <c r="E277" t="s">
+        <v>330</v>
+      </c>
+      <c r="F277" t="s">
+        <v>13</v>
+      </c>
+      <c r="G277" t="s">
+        <v>14</v>
+      </c>
+      <c r="H277" t="s">
+        <v>15</v>
+      </c>
+      <c r="I277" t="s">
+        <v>16</v>
+      </c>
+      <c r="J277" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278">
+        <v>61228</v>
+      </c>
+      <c r="B278" t="s" s="2">
+        <v>418</v>
+      </c>
+      <c r="C278" t="s">
+        <v>419</v>
+      </c>
+      <c r="D278" t="s">
+        <v>419</v>
+      </c>
+      <c r="E278" t="s">
+        <v>330</v>
+      </c>
+      <c r="F278" t="s">
+        <v>13</v>
+      </c>
+      <c r="G278" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" t="s">
+        <v>15</v>
+      </c>
+      <c r="I278" t="s">
+        <v>16</v>
+      </c>
+      <c r="J278" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279">
+        <v>64300</v>
+      </c>
+      <c r="B279" t="s" s="2">
+        <v>420</v>
+      </c>
+      <c r="C279" t="s">
+        <v>421</v>
+      </c>
+      <c r="D279" t="s">
+        <v>421</v>
+      </c>
+      <c r="E279" t="s">
+        <v>330</v>
+      </c>
+      <c r="F279" t="s">
+        <v>13</v>
+      </c>
+      <c r="G279" t="s">
+        <v>14</v>
+      </c>
+      <c r="H279" t="s">
+        <v>15</v>
+      </c>
+      <c r="I279" t="s">
+        <v>16</v>
+      </c>
+      <c r="J279" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280">
+        <v>64299</v>
+      </c>
+      <c r="B280" t="s" s="2">
+        <v>422</v>
+      </c>
+      <c r="C280" t="s">
+        <v>423</v>
+      </c>
+      <c r="D280" t="s">
+        <v>423</v>
+      </c>
+      <c r="E280" t="s">
+        <v>330</v>
+      </c>
+      <c r="F280" t="s">
+        <v>13</v>
+      </c>
+      <c r="G280" t="s">
+        <v>14</v>
+      </c>
+      <c r="H280" t="s">
+        <v>15</v>
+      </c>
+      <c r="I280" t="s">
+        <v>16</v>
+      </c>
+      <c r="J280" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281">
+        <v>64284</v>
+      </c>
+      <c r="B281" t="s" s="2">
+        <v>424</v>
+      </c>
+      <c r="C281" t="s">
+        <v>425</v>
+      </c>
+      <c r="D281" t="s">
+        <v>425</v>
+      </c>
+      <c r="E281" t="s">
+        <v>330</v>
+      </c>
+      <c r="F281" t="s">
+        <v>13</v>
+      </c>
+      <c r="G281" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>15</v>
+      </c>
+      <c r="I281" t="s">
+        <v>16</v>
+      </c>
+      <c r="J281" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282">
+        <v>64285</v>
+      </c>
+      <c r="B282" t="s" s="2">
+        <v>426</v>
+      </c>
+      <c r="C282" t="s">
+        <v>427</v>
+      </c>
+      <c r="D282" t="s">
+        <v>427</v>
+      </c>
+      <c r="E282" t="s">
+        <v>330</v>
+      </c>
+      <c r="F282" t="s">
+        <v>13</v>
+      </c>
+      <c r="G282" t="s">
+        <v>369</v>
+      </c>
+      <c r="H282" t="s">
+        <v>15</v>
+      </c>
+      <c r="I282" t="s">
+        <v>16</v>
+      </c>
+      <c r="J282" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283">
+        <v>64298</v>
+      </c>
+      <c r="B283" t="s" s="2">
+        <v>428</v>
+      </c>
+      <c r="C283" t="s">
+        <v>353</v>
+      </c>
+      <c r="D283" t="s">
+        <v>353</v>
+      </c>
+      <c r="E283" t="s">
+        <v>330</v>
+      </c>
+      <c r="F283" t="s">
+        <v>13</v>
+      </c>
+      <c r="G283" t="s">
+        <v>14</v>
+      </c>
+      <c r="H283" t="s">
+        <v>15</v>
+      </c>
+      <c r="I283" t="s">
+        <v>16</v>
+      </c>
+      <c r="J283" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284">
+        <v>64297</v>
+      </c>
+      <c r="B284" t="s" s="2">
+        <v>429</v>
+      </c>
+      <c r="C284" t="s">
+        <v>109</v>
+      </c>
+      <c r="D284" t="s">
+        <v>109</v>
+      </c>
+      <c r="E284" t="s">
+        <v>330</v>
+      </c>
+      <c r="F284" t="s">
+        <v>13</v>
+      </c>
+      <c r="G284" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" t="s">
+        <v>15</v>
+      </c>
+      <c r="I284" t="s">
+        <v>16</v>
+      </c>
+      <c r="J284" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285">
+        <v>61235</v>
+      </c>
+      <c r="B285" t="s" s="2">
+        <v>430</v>
+      </c>
+      <c r="C285" t="s">
+        <v>431</v>
+      </c>
+      <c r="D285" t="s">
+        <v>431</v>
+      </c>
+      <c r="E285" t="s">
+        <v>330</v>
+      </c>
+      <c r="F285" t="s">
+        <v>13</v>
+      </c>
+      <c r="G285" t="s">
+        <v>14</v>
+      </c>
+      <c r="H285" t="s">
+        <v>15</v>
+      </c>
+      <c r="I285" t="s">
+        <v>16</v>
+      </c>
+      <c r="J285" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286">
+        <v>64295</v>
+      </c>
+      <c r="B286" t="s" s="2">
+        <v>432</v>
+      </c>
+      <c r="C286" t="s">
+        <v>433</v>
+      </c>
+      <c r="D286" t="s">
+        <v>433</v>
+      </c>
+      <c r="E286" t="s">
+        <v>330</v>
+      </c>
+      <c r="F286" t="s">
+        <v>13</v>
+      </c>
+      <c r="G286" t="s">
+        <v>14</v>
+      </c>
+      <c r="H286" t="s">
+        <v>15</v>
+      </c>
+      <c r="I286" t="s">
+        <v>16</v>
+      </c>
+      <c r="J286" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287">
+        <v>64294</v>
+      </c>
+      <c r="B287" t="s" s="2">
+        <v>434</v>
+      </c>
+      <c r="C287" t="s">
+        <v>435</v>
+      </c>
+      <c r="D287" t="s">
+        <v>435</v>
+      </c>
+      <c r="E287" t="s">
+        <v>330</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" t="s">
+        <v>14</v>
+      </c>
+      <c r="H287" t="s">
+        <v>15</v>
+      </c>
+      <c r="I287" t="s">
+        <v>16</v>
+      </c>
+      <c r="J287" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288">
+        <v>61234</v>
+      </c>
+      <c r="B288" t="s" s="2">
+        <v>436</v>
+      </c>
+      <c r="C288" t="s">
+        <v>364</v>
+      </c>
+      <c r="D288" t="s">
+        <v>364</v>
+      </c>
+      <c r="E288" t="s">
+        <v>330</v>
+      </c>
+      <c r="F288" t="s">
+        <v>13</v>
+      </c>
+      <c r="G288" t="s">
+        <v>14</v>
+      </c>
+      <c r="H288" t="s">
+        <v>15</v>
+      </c>
+      <c r="I288" t="s">
+        <v>16</v>
+      </c>
+      <c r="J288" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289">
+        <v>64293</v>
+      </c>
+      <c r="B289" t="s" s="2">
+        <v>437</v>
+      </c>
+      <c r="C289" t="s">
+        <v>438</v>
+      </c>
+      <c r="D289" t="s">
+        <v>438</v>
+      </c>
+      <c r="E289" t="s">
+        <v>330</v>
+      </c>
+      <c r="F289" t="s">
+        <v>13</v>
+      </c>
+      <c r="G289" t="s">
+        <v>14</v>
+      </c>
+      <c r="H289" t="s">
+        <v>15</v>
+      </c>
+      <c r="I289" t="s">
+        <v>16</v>
+      </c>
+      <c r="J289" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290">
+        <v>64292</v>
+      </c>
+      <c r="B290" t="s" s="2">
+        <v>439</v>
+      </c>
+      <c r="C290" t="s">
+        <v>151</v>
+      </c>
+      <c r="D290" t="s">
+        <v>151</v>
+      </c>
+      <c r="E290" t="s">
+        <v>330</v>
+      </c>
+      <c r="F290" t="s">
+        <v>13</v>
+      </c>
+      <c r="G290" t="s">
+        <v>14</v>
+      </c>
+      <c r="H290" t="s">
+        <v>15</v>
+      </c>
+      <c r="I290" t="s">
+        <v>16</v>
+      </c>
+      <c r="J290" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291">
+        <v>64291</v>
+      </c>
+      <c r="B291" t="s" s="2">
+        <v>440</v>
+      </c>
+      <c r="C291" t="s">
+        <v>441</v>
+      </c>
+      <c r="D291" t="s">
+        <v>441</v>
+      </c>
+      <c r="E291" t="s">
+        <v>330</v>
+      </c>
+      <c r="F291" t="s">
+        <v>13</v>
+      </c>
+      <c r="G291" t="s">
+        <v>14</v>
+      </c>
+      <c r="H291" t="s">
+        <v>15</v>
+      </c>
+      <c r="I291" t="s">
+        <v>16</v>
+      </c>
+      <c r="J291" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292">
+        <v>64281</v>
+      </c>
+      <c r="B292" t="s" s="2">
+        <v>442</v>
+      </c>
+      <c r="C292" t="s">
+        <v>443</v>
+      </c>
+      <c r="D292" t="s">
+        <v>443</v>
+      </c>
+      <c r="E292" t="s">
+        <v>330</v>
+      </c>
+      <c r="F292" t="s">
+        <v>13</v>
+      </c>
+      <c r="G292" t="s">
+        <v>369</v>
+      </c>
+      <c r="H292" t="s">
+        <v>15</v>
+      </c>
+      <c r="I292" t="s">
+        <v>16</v>
+      </c>
+      <c r="J292" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293">
+        <v>77363</v>
+      </c>
+      <c r="B293" t="s" s="2">
+        <v>444</v>
+      </c>
+      <c r="C293" t="s">
+        <v>445</v>
+      </c>
+      <c r="D293" t="s">
+        <v>445</v>
+      </c>
       <c r="E293" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F293" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G293" t="s">
-        <v>14</v>
+        <v>369</v>
       </c>
       <c r="H293" t="s">
         <v>15</v>
       </c>
       <c r="I293" t="s">
         <v>16</v>
       </c>
       <c r="J293" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
-        <v>53610</v>
+        <v>72226</v>
       </c>
       <c r="B294" t="s" s="2">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="C294" t="s">
-        <v>409</v>
+        <v>198</v>
       </c>
       <c r="D294" t="s">
-        <v>410</v>
+        <v>198</v>
       </c>
       <c r="E294" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F294" t="s">
         <v>13</v>
       </c>
       <c r="G294" t="s">
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="H294" t="s">
         <v>15</v>
       </c>
       <c r="I294" t="s">
         <v>16</v>
       </c>
       <c r="J294" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
-        <v>53347</v>
+        <v>64289</v>
       </c>
       <c r="B295" t="s" s="2">
-        <v>408</v>
+        <v>447</v>
       </c>
       <c r="C295" t="s">
-        <v>409</v>
+        <v>373</v>
       </c>
       <c r="D295" t="s">
-        <v>410</v>
+        <v>373</v>
       </c>
       <c r="E295" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F295" t="s">
-        <v>71</v>
+        <v>13</v>
       </c>
       <c r="G295" t="s">
-        <v>14</v>
+        <v>369</v>
       </c>
       <c r="H295" t="s">
         <v>15</v>
       </c>
       <c r="I295" t="s">
         <v>16</v>
       </c>
       <c r="J295" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
-        <v>53618</v>
+        <v>64288</v>
       </c>
       <c r="B296" t="s" s="2">
-        <v>412</v>
+        <v>448</v>
       </c>
       <c r="C296" t="s">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="D296" t="s">
-        <v>414</v>
+        <v>449</v>
       </c>
       <c r="E296" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F296" t="s">
         <v>13</v>
       </c>
       <c r="G296" t="s">
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="H296" t="s">
         <v>15</v>
       </c>
       <c r="I296" t="s">
         <v>16</v>
       </c>
       <c r="J296" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
-        <v>53607</v>
+        <v>64287</v>
       </c>
       <c r="B297" t="s" s="2">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="C297" t="s">
-        <v>413</v>
+        <v>451</v>
       </c>
       <c r="D297" t="s">
-        <v>415</v>
+        <v>451</v>
       </c>
       <c r="E297" t="s">
-        <v>372</v>
+        <v>330</v>
       </c>
       <c r="F297" t="s">
         <v>13</v>
       </c>
       <c r="G297" t="s">
-        <v>411</v>
+        <v>369</v>
       </c>
       <c r="H297" t="s">
         <v>15</v>
       </c>
       <c r="I297" t="s">
         <v>16</v>
       </c>
       <c r="J297" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
-        <v>64319</v>
+        <v>70032</v>
       </c>
       <c r="B298" t="s" s="2">
-        <v>416</v>
+        <v>452</v>
       </c>
       <c r="C298" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D298"/>
       <c r="E298" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F298" t="s">
         <v>13</v>
       </c>
       <c r="G298" t="s">
-        <v>14</v>
+        <v>454</v>
       </c>
       <c r="H298" t="s">
         <v>15</v>
       </c>
       <c r="I298" t="s">
         <v>16</v>
       </c>
       <c r="J298" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
-        <v>64318</v>
+        <v>72245</v>
       </c>
       <c r="B299" t="s" s="2">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="C299" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>456</v>
+      </c>
+      <c r="D299"/>
       <c r="E299" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F299" t="s">
         <v>13</v>
       </c>
       <c r="G299" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H299" t="s">
         <v>15</v>
       </c>
       <c r="I299" t="s">
         <v>16</v>
       </c>
       <c r="J299" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
-        <v>72936</v>
+        <v>72437</v>
       </c>
       <c r="B300" t="s" s="2">
-        <v>420</v>
+        <v>458</v>
       </c>
       <c r="C300" t="s">
-        <v>419</v>
-[...3 lines deleted...]
-      </c>
+        <v>459</v>
+      </c>
+      <c r="D300"/>
       <c r="E300" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F300" t="s">
         <v>13</v>
       </c>
       <c r="G300" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H300" t="s">
         <v>15</v>
       </c>
       <c r="I300" t="s">
         <v>16</v>
       </c>
       <c r="J300" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
-        <v>64320</v>
+        <v>72242</v>
       </c>
       <c r="B301" t="s" s="2">
-        <v>421</v>
+        <v>460</v>
       </c>
       <c r="C301" t="s">
-        <v>385</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="D301"/>
       <c r="E301" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F301" t="s">
         <v>13</v>
       </c>
       <c r="G301" t="s">
-        <v>411</v>
+        <v>457</v>
       </c>
       <c r="H301" t="s">
         <v>15</v>
       </c>
       <c r="I301" t="s">
         <v>16</v>
       </c>
       <c r="J301" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
-        <v>64324</v>
+        <v>72259</v>
       </c>
       <c r="B302" t="s" s="2">
-        <v>422</v>
+        <v>462</v>
       </c>
       <c r="C302" t="s">
-        <v>371</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="D302"/>
       <c r="E302" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F302" t="s">
         <v>13</v>
       </c>
       <c r="G302" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H302" t="s">
         <v>15</v>
       </c>
       <c r="I302" t="s">
         <v>16</v>
       </c>
       <c r="J302" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
-        <v>64316</v>
+        <v>72438</v>
       </c>
       <c r="B303" t="s" s="2">
-        <v>423</v>
+        <v>464</v>
       </c>
       <c r="C303" t="s">
-        <v>424</v>
-[...3 lines deleted...]
-      </c>
+        <v>465</v>
+      </c>
+      <c r="D303"/>
       <c r="E303" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F303" t="s">
         <v>13</v>
       </c>
       <c r="G303" t="s">
-        <v>14</v>
+        <v>454</v>
       </c>
       <c r="H303" t="s">
         <v>15</v>
       </c>
       <c r="I303" t="s">
         <v>16</v>
       </c>
       <c r="J303" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
-        <v>64322</v>
+        <v>70025</v>
       </c>
       <c r="B304" t="s" s="2">
-        <v>425</v>
+        <v>466</v>
       </c>
       <c r="C304" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>467</v>
+      </c>
+      <c r="D304"/>
       <c r="E304" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F304" t="s">
         <v>13</v>
       </c>
       <c r="G304" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H304" t="s">
         <v>15</v>
       </c>
       <c r="I304" t="s">
         <v>16</v>
       </c>
       <c r="J304" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
-        <v>64317</v>
+        <v>77332</v>
       </c>
       <c r="B305" t="s" s="2">
-        <v>426</v>
+        <v>468</v>
       </c>
       <c r="C305" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="D305"/>
       <c r="E305" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F305" t="s">
         <v>13</v>
       </c>
       <c r="G305" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H305" t="s">
         <v>15</v>
       </c>
       <c r="I305" t="s">
         <v>16</v>
       </c>
       <c r="J305" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="306">
       <c r="A306">
-        <v>64323</v>
+        <v>70031</v>
       </c>
       <c r="B306" t="s" s="2">
-        <v>427</v>
+        <v>469</v>
       </c>
       <c r="C306" t="s">
+        <v>470</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306" t="s">
+        <v>453</v>
+      </c>
+      <c r="F306" t="s">
+        <v>13</v>
+      </c>
+      <c r="G306" t="s">
+        <v>457</v>
+      </c>
+      <c r="H306" t="s">
+        <v>471</v>
+      </c>
+      <c r="I306" t="s">
+        <v>16</v>
+      </c>
+      <c r="J306" t="s">
         <v>331</v>
-      </c>
-[...19 lines deleted...]
-        <v>373</v>
       </c>
     </row>
     <row r="307">
       <c r="A307">
-        <v>64315</v>
+        <v>70030</v>
       </c>
       <c r="B307" t="s" s="2">
-        <v>428</v>
+        <v>472</v>
       </c>
       <c r="C307" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="D307"/>
       <c r="E307" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F307" t="s">
         <v>13</v>
       </c>
       <c r="G307" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H307" t="s">
         <v>15</v>
       </c>
       <c r="I307" t="s">
         <v>16</v>
       </c>
       <c r="J307" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
-        <v>72865</v>
+        <v>77330</v>
       </c>
       <c r="B308" t="s" s="2">
-        <v>429</v>
+        <v>473</v>
       </c>
       <c r="C308" t="s">
-        <v>377</v>
-[...3 lines deleted...]
-      </c>
+        <v>474</v>
+      </c>
+      <c r="D308"/>
       <c r="E308" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F308" t="s">
         <v>13</v>
       </c>
       <c r="G308" t="s">
-        <v>14</v>
+        <v>454</v>
       </c>
       <c r="H308" t="s">
         <v>15</v>
       </c>
       <c r="I308" t="s">
         <v>16</v>
       </c>
       <c r="J308" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
-        <v>64321</v>
+        <v>70035</v>
       </c>
       <c r="B309" t="s" s="2">
-        <v>430</v>
+        <v>475</v>
       </c>
       <c r="C309" t="s">
-        <v>431</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="D309"/>
       <c r="E309" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F309" t="s">
         <v>13</v>
       </c>
       <c r="G309" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="H309" t="s">
         <v>15</v>
       </c>
       <c r="I309" t="s">
         <v>16</v>
       </c>
       <c r="J309" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
-        <v>64314</v>
+        <v>72201</v>
       </c>
       <c r="B310" t="s" s="2">
-        <v>432</v>
+        <v>477</v>
       </c>
       <c r="C310" t="s">
-        <v>433</v>
-[...3 lines deleted...]
-      </c>
+        <v>478</v>
+      </c>
+      <c r="D310"/>
       <c r="E310" t="s">
-        <v>372</v>
+        <v>453</v>
       </c>
       <c r="F310" t="s">
         <v>13</v>
       </c>
       <c r="G310" t="s">
-        <v>411</v>
+        <v>454</v>
       </c>
       <c r="H310" t="s">
-        <v>15</v>
+        <v>479</v>
       </c>
       <c r="I310" t="s">
         <v>16</v>
       </c>
       <c r="J310" t="s">
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
-        <v>64312</v>
+        <v>51815</v>
       </c>
       <c r="B311" t="s" s="2">
-        <v>434</v>
+        <v>480</v>
       </c>
       <c r="C311" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>481</v>
+      </c>
+      <c r="D311"/>
       <c r="E311" t="s">
-        <v>372</v>
+        <v>482</v>
       </c>
       <c r="F311" t="s">
         <v>13</v>
       </c>
       <c r="G311" t="s">
-        <v>411</v>
+        <v>225</v>
       </c>
       <c r="H311" t="s">
         <v>15</v>
       </c>
       <c r="I311" t="s">
         <v>16</v>
       </c>
       <c r="J311" t="s">
-        <v>373</v>
-[...1475 lines deleted...]
-        <v>373</v>
+        <v>331</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>